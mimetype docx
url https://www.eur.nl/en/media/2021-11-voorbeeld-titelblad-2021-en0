--- v0 (2025-11-29)
+++ v1 (2026-05-18)
@@ -1,1588 +1,1593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customProperties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14" w:conformance="strict">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="379D8412" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="00A43C64" w:rsidP="00A43C64">
-[...17 lines deleted...]
-    <w:p w14:paraId="2B069B68" w14:textId="77777777" w:rsidR="00127D16" w:rsidRDefault="00C65842" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="379D8412" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="30E08639" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00127D16" w:rsidP="00A43C64" w:rsidRDefault="00C65842" w14:paraId="2B069B68" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="00410BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308A10D3" w14:textId="7FCE5E5A" w:rsidR="00A43C64" w:rsidRDefault="00410BFC" w:rsidP="00A43C64">
+    <w:p w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00410BFC" w14:paraId="308A10D3" w14:textId="7FCE5E5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D65B44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D65B44" w:rsidRPr="00D65B44">
+      <w:r w:rsidRPr="00D65B44" w:rsidR="00D65B44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ll nouns capitalised</w:t>
       </w:r>
       <w:r w:rsidR="00D65B44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7869C443" w14:textId="77777777" w:rsidR="00127D16" w:rsidRDefault="00C65842" w:rsidP="00A43C64">
+    <w:p w:rsidR="00127D16" w:rsidP="00A43C64" w:rsidRDefault="00C65842" w14:paraId="7869C443" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Subtitle, if any</w:t>
       </w:r>
       <w:r w:rsidR="00577D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A35CD4" w14:textId="3784B03C" w:rsidR="00C65842" w:rsidRPr="0050435D" w:rsidRDefault="00577D2C" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00C65842" w:rsidP="00A43C64" w:rsidRDefault="00577D2C" w14:paraId="36A35CD4" w14:textId="3784B03C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000C63B3" w:rsidRPr="000C63B3">
+      <w:r w:rsidRPr="000C63B3" w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nly the first word capitalised, except for names, etc.</w:t>
       </w:r>
       <w:r w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB43982" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="00A43C64" w:rsidP="00A43C64">
-[...17 lines deleted...]
-    <w:p w14:paraId="388205DA" w14:textId="77777777" w:rsidR="00127D16" w:rsidRDefault="001B3B63" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="3BB43982" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="0C0EF550" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00127D16" w:rsidP="00A43C64" w:rsidRDefault="001B3B63" w14:paraId="388205DA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dutch t</w:t>
       </w:r>
-      <w:r w:rsidR="0050435D" w:rsidRPr="0050435D">
+      <w:r w:rsidRPr="0050435D" w:rsidR="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ranslation of the title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE36E0F" w14:textId="53D32E1C" w:rsidR="00127D16" w:rsidRPr="0050435D" w:rsidRDefault="000315DB" w:rsidP="00802A14">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00127D16" w:rsidP="00802A14" w:rsidRDefault="000315DB" w14:paraId="4FE36E0F" w14:textId="53D32E1C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C122F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0015646C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000C63B3" w:rsidRPr="000C63B3">
+      <w:r w:rsidRPr="000C63B3" w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nly the first word capitalised, except for names, etc.</w:t>
       </w:r>
       <w:r w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06442250" w14:textId="77777777" w:rsidR="00802A14" w:rsidRDefault="001B3B63" w:rsidP="00A43C64">
+    <w:p w:rsidR="00802A14" w:rsidP="00A43C64" w:rsidRDefault="001B3B63" w14:paraId="06442250" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dutch t</w:t>
       </w:r>
-      <w:r w:rsidR="0050435D" w:rsidRPr="0050435D">
+      <w:r w:rsidRPr="0050435D" w:rsidR="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ranslation of the subtitle, if any</w:t>
       </w:r>
       <w:r w:rsidR="000C63B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3F5471" w14:textId="679CD27E" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="000C63B3" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="000C63B3" w14:paraId="3C3F5471" w14:textId="679CD27E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0015646C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="0015646C" w:rsidRPr="0015646C">
+      <w:r w:rsidRPr="0015646C" w:rsidR="0015646C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nly the first word capitalised, except for names, etc.</w:t>
       </w:r>
       <w:r w:rsidR="0015646C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64973D87" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="00A43C64" w:rsidP="00A43C64">
-[...17 lines deleted...]
-    <w:p w14:paraId="19205304" w14:textId="3FC92FDF" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="0050435D" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="64973D87" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF0AF3" w:rsidP="00A43C64" w:rsidRDefault="00DF0AF3" w14:paraId="243E6591" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="19205304" w14:textId="3FC92FDF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Thesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081D744F" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="00A43C64" w:rsidP="00A43C64">
-[...8 lines deleted...]
-    <w:p w14:paraId="6D03A27C" w14:textId="61CCB246" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="0050435D" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="081D744F" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="6D03A27C" w14:textId="61CCB246">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">to obtain the degree of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>to obtain the degree of Doctor from</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="3F7D5A32" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Doctor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Erasmus University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050435D" w:rsidR="00A43C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rotterdam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="46FA006A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F7D5A32" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="0050435D" w:rsidP="00A43C64">
+        <w:t>by command of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C65842" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="7FEEAA96" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rector magnificus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C65842" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="021332A9" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E05E5E" w:rsidR="00D77319" w:rsidP="00D77319" w:rsidRDefault="00802A14" w14:paraId="358B1BBE" w14:textId="35DD4A45">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05E5E" w:rsidR="00D77319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rof.dr.ir. A.J. Schuit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E05E5E" w:rsidR="00A85A95" w:rsidP="00A43C64" w:rsidRDefault="00A85A95" w14:paraId="34B41128" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="7B0300CC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Erasmus University</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>and in accordance with the decision of the Doctorate Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050435D" w:rsidR="00A43C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="3D428713" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>by command of the</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FEEAA96" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="00C65842" w:rsidRDefault="00A43C64" w:rsidP="00A43C64">
+        <w:t>The public defence shall be held on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="3C44AC35" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="004359DB" w14:paraId="318F51F5" w14:textId="105A852A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidR="00747953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date (day </w:t>
+      </w:r>
+      <w:r w:rsidR="007D14D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00747953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>onth year)</w:t>
+      </w:r>
+      <w:r w:rsidR="008231E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050435D" w:rsidR="0050435D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77319" w:rsidR="00D77319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050435D" w:rsidR="0050435D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="0050435D" w:rsidP="00A43C64" w:rsidRDefault="0050435D" w14:paraId="624802A3" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050435D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050435D" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="7F9A10DC" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D77319" w:rsidR="00D77319" w:rsidP="00D77319" w:rsidRDefault="00F31051" w14:paraId="5485CC78" w14:textId="487B58B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00E135CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(s) Surname</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C65842" w:rsidR="00D77319" w:rsidP="00D77319" w:rsidRDefault="0050435D" w14:paraId="2C01FDDF" w14:textId="385C8668">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C65842">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>rector magnificus</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">born in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E135CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65842" w:rsidR="00D77319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E05E5E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E135CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D77319" w:rsidRPr="00E05E5E">
+        <w:t>Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65842" w:rsidR="00D77319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">rof.dr.ir. A.J. Schuit </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34B41128" w14:textId="77777777" w:rsidR="00A85A95" w:rsidRPr="00E05E5E" w:rsidRDefault="00A85A95" w:rsidP="00A43C64">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C65842" w:rsidR="00A43C64" w:rsidP="00A43C64" w:rsidRDefault="00A43C64" w14:paraId="63752B87" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0300CC" w14:textId="77777777" w:rsidR="00A43C64" w:rsidRPr="0050435D" w:rsidRDefault="0050435D" w:rsidP="00A43C64">
-[...228 lines deleted...]
-    <w:p w14:paraId="2113B9E1" w14:textId="77777777" w:rsidR="00990DF7" w:rsidRPr="00C65842" w:rsidRDefault="00990DF7" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00C65842" w:rsidR="00990DF7" w:rsidP="00A43C64" w:rsidRDefault="00990DF7" w14:paraId="2113B9E1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CCEAC6E" w14:textId="77777777" w:rsidR="0062030C" w:rsidRPr="00C65842" w:rsidRDefault="0062030C" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00C65842" w:rsidR="0062030C" w:rsidP="00A43C64" w:rsidRDefault="0062030C" w14:paraId="0CCEAC6E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB9BA92" w14:textId="77777777" w:rsidR="0062030C" w:rsidRPr="00C65842" w:rsidRDefault="0062030C" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00C65842" w:rsidR="0062030C" w:rsidP="00A43C64" w:rsidRDefault="0062030C" w14:paraId="6FB9BA92" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43375F3C" w14:textId="77777777" w:rsidR="0062030C" w:rsidRPr="00C65842" w:rsidRDefault="0062030C" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00C65842" w:rsidR="0062030C" w:rsidP="00A43C64" w:rsidRDefault="0062030C" w14:paraId="43375F3C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4D65BA" w14:textId="04E01594" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="3E4D65BA" w14:textId="04E01594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A445DBF" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="3A445DBF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BCD45AC" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="6BCD45AC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF6B6CB" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="3CF6B6CB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCF6562" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="5FCF6562" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32714010" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="32714010" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB36906" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="3DB36906" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D0E266" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="26D0E266" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="368A2704" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="368A2704" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D0794A0" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="6D0794A0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56DDA59A" w14:textId="77777777" w:rsidR="003B7FB0" w:rsidRPr="00A45651" w:rsidRDefault="003B7FB0" w:rsidP="00A43C64">
+    <w:p w:rsidRPr="00A45651" w:rsidR="003B7FB0" w:rsidP="00A43C64" w:rsidRDefault="003B7FB0" w14:paraId="56DDA59A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1026D8F1" w14:textId="73DB03D0" w:rsidR="0042299B" w:rsidRPr="0050435D" w:rsidRDefault="00E135CF" w:rsidP="00637D95">
+    <w:p w:rsidRPr="0050435D" w:rsidR="0042299B" w:rsidP="00637D95" w:rsidRDefault="00E135CF" w14:paraId="1026D8F1" w14:textId="73DB03D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389F6FE0" wp14:editId="2E8802B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-503555</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>842010</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2747739" cy="1173480"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Afbeelding 6"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://purl.oclc.org/ooxml/drawingml/main">
-[...1 lines deleted...]
-                <pic:pic xmlns:pic="http://purl.oclc.org/ooxml/drawingml/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2759287" cy="1178412"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
-              <wp14:pctWidth>0%</wp14:pctWidth>
+              <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
-              <wp14:pctHeight>0%</wp14:pctHeight>
+              <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E61245">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62374341" wp14:editId="7D18E0AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4060825</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>834390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2301240" cy="1384506"/>
             <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Afbeelding 8"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://purl.oclc.org/ooxml/drawingml/main">
-[...1 lines deleted...]
-                <pic:pic xmlns:pic="http://purl.oclc.org/ooxml/drawingml/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2314459" cy="1392459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
-              <wp14:pctWidth>0%</wp14:pctWidth>
+              <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
-              <wp14:pctHeight>0%</wp14:pctHeight>
+              <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E61245">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59319E72" wp14:editId="5F98607E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4861560</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9286875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1166495" cy="699770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://purl.oclc.org/ooxml/drawingml/main">
-[...1 lines deleted...]
-                <pic:pic xmlns:pic="http://purl.oclc.org/ooxml/drawingml/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1166495" cy="699770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
-              <wp14:pctWidth>0%</wp14:pctWidth>
+              <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
-              <wp14:pctHeight>0%</wp14:pctHeight>
+              <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E61245">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73BA9CE2" wp14:editId="59218582">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>511810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9178925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1632585" cy="699770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://purl.oclc.org/ooxml/drawingml/main">
-[...1 lines deleted...]
-                <pic:pic xmlns:pic="http://purl.oclc.org/ooxml/drawingml/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1632585" cy="699770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
-              <wp14:pctWidth>0%</wp14:pctWidth>
+              <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
-              <wp14:pctHeight>0%</wp14:pctHeight>
+              <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00637D95" w:rsidRPr="00A45651">
+      <w:r w:rsidRPr="00A45651" w:rsidR="00637D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5D60C7" w14:textId="77777777" w:rsidR="0042299B" w:rsidRPr="0050435D" w:rsidRDefault="0042299B" w:rsidP="00637D95">
+    <w:p w:rsidRPr="0050435D" w:rsidR="0042299B" w:rsidP="00637D95" w:rsidRDefault="0042299B" w14:paraId="3D5D60C7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42569A38" w14:textId="77777777" w:rsidR="0042299B" w:rsidRPr="0050435D" w:rsidRDefault="0042299B" w:rsidP="00637D95">
+    <w:p w:rsidRPr="0050435D" w:rsidR="0042299B" w:rsidP="00637D95" w:rsidRDefault="0042299B" w14:paraId="42569A38" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F672DB7" w14:textId="77777777" w:rsidR="00990DF7" w:rsidRPr="0050435D" w:rsidRDefault="0050435D" w:rsidP="00990DF7">
+    <w:p w:rsidRPr="0050435D" w:rsidR="00990DF7" w:rsidP="00990DF7" w:rsidRDefault="0050435D" w14:paraId="0F672DB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050435D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Doctoral Committee</w:t>
       </w:r>
-      <w:r w:rsidR="0042299B" w:rsidRPr="0050435D">
+      <w:r w:rsidRPr="0050435D" w:rsidR="0042299B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04517105" w14:textId="078B49F9" w:rsidR="0042299B" w:rsidRDefault="0042299B" w:rsidP="00990DF7">
+    <w:p w:rsidR="0042299B" w:rsidP="00990DF7" w:rsidRDefault="0042299B" w14:paraId="04517105" w14:textId="078B49F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="499.75pt" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="9995" w:type="dxa"/>
+        <w:tblInd w:w="-14" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3604"/>
         <w:gridCol w:w="6391"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="001B3B63" w14:paraId="6299CAE4" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="001B3B63" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="6299CAE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="43696E62" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="00C65842" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00C65842" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="43696E62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3EBC8DD4" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="00C65842" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00C65842" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="3EBC8DD4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="004708A6" w14:paraId="050C67F1" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="004708A6" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="050C67F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4109749B" w14:textId="69D3DA3F" w:rsidR="00D77319" w:rsidRPr="00FB6EFD" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00FB6EFD" w:rsidR="00D77319" w:rsidP="570A3096" w:rsidRDefault="00D77319" w14:paraId="4109749B" w14:textId="4CBC4528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="00D77319">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Promot</w:t>
             </w:r>
-            <w:r w:rsidR="00F57FB6">
-[...4 lines deleted...]
-              <w:t>e</w:t>
+            <w:r w:rsidRPr="570A3096" w:rsidR="570A3096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="00D77319">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="00D77319">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7BF51AA7" w14:textId="12515214" w:rsidR="00D77319" w:rsidRPr="004708A6" w:rsidRDefault="00DD1C5D" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="004708A6" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00DD1C5D" w14:paraId="7BF51AA7" w14:textId="12515214">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066327C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Use the same spelling as that of the rector magnificus on the front of the title page.</w:t>
             </w:r>
             <w:r w:rsidR="00E44E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00782FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No affiliations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="004708A6" w14:paraId="468E6C05" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="004708A6" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="468E6C05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47FC31FC" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="004708A6" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="004708A6" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="47FC31FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="31167B8C" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="004708A6" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="004708A6" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="31167B8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w14:paraId="6C2FA605" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="6C2FA605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60D2E491" w14:textId="49220CE7" w:rsidR="00D77319" w:rsidRPr="001C15D9" w:rsidRDefault="007C0DFF" w:rsidP="006D2EE3">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="001C15D9" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="007C0DFF" w14:paraId="60D2E491" w14:textId="29DBC804">
+            <w:r w:rsidRPr="570A3096" w:rsidR="007C0DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Co</w:t>
             </w:r>
-            <w:r w:rsidR="00F57FB6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="00F57FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="007C0DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>promot</w:t>
             </w:r>
-            <w:r w:rsidR="00713F08">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="3F979CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="007C0DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00D77319" w:rsidRPr="0050435D">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="570A3096" w:rsidR="00D77319">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="159765F8" w14:textId="2389E894" w:rsidR="00D77319" w:rsidRPr="0066327C" w:rsidRDefault="00BC5F8C" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="0066327C" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00BC5F8C" w14:paraId="159765F8" w14:textId="2389E894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066327C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Use the same spelling as that of the rector magnificus on the front of the title page.</w:t>
             </w:r>
             <w:r w:rsidR="00E44E63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00782FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No affiliations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w14:paraId="7D2403DC" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="7D2403DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7B01003B" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="7B01003B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7072BF5B" w14:textId="77777777" w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w:rsidRDefault="00D77319" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00D77319" w14:paraId="7072BF5B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w14:paraId="6DFDBF98" w14:textId="77777777" w:rsidTr="00DD1C5D">
+      <w:tr w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidTr="570A3096" w14:paraId="6DFDBF98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180.20pt" w:type="dxa"/>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="69B50E39" w14:textId="2D4BA66D" w:rsidR="00D77319" w:rsidRDefault="00E05E5E" w:rsidP="006D2EE3">
+          <w:p w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00E05E5E" w14:paraId="69B50E39" w14:textId="2D4BA66D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00385080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ommittee</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D77319" w:rsidRPr="00FB6EFD">
+            <w:r w:rsidRPr="00FB6EFD" w:rsidR="00D77319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319.55pt" w:type="dxa"/>
+            <w:tcW w:w="6391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="189A2EAF" w14:textId="2D3A5773" w:rsidR="00D77319" w:rsidRPr="00BC5F8C" w:rsidRDefault="00DD1C5D" w:rsidP="006D2EE3">
+          <w:p w:rsidRPr="00BC5F8C" w:rsidR="00D77319" w:rsidP="006D2EE3" w:rsidRDefault="00DD1C5D" w14:paraId="189A2EAF" w14:textId="2D3A5773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066327C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Use the same spelling as that of the rector magnificus on the front of the title page.</w:t>
             </w:r>
             <w:r w:rsidR="00782FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1594,165 +1599,180 @@
             <w:r w:rsidR="00782FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>affilations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00782FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AAC2A1F" w14:textId="77777777" w:rsidR="0042299B" w:rsidRPr="00BC5F8C" w:rsidRDefault="0042299B" w:rsidP="00990DF7">
+    <w:p w:rsidRPr="00BC5F8C" w:rsidR="0042299B" w:rsidP="00990DF7" w:rsidRDefault="0042299B" w14:paraId="3AAC2A1F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79D8C37F" w14:textId="77777777" w:rsidR="0042299B" w:rsidRPr="00BC5F8C" w:rsidRDefault="0042299B" w:rsidP="00990DF7">
+    <w:p w:rsidRPr="00BC5F8C" w:rsidR="0042299B" w:rsidP="00990DF7" w:rsidRDefault="0042299B" w14:paraId="79D8C37F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD0CFFB" w14:textId="77777777" w:rsidR="008A250B" w:rsidRPr="00BC5F8C" w:rsidRDefault="008A250B" w:rsidP="00990DF7">
+    <w:p w:rsidRPr="00BC5F8C" w:rsidR="008A250B" w:rsidP="00990DF7" w:rsidRDefault="008A250B" w14:paraId="0BD0CFFB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008A250B" w:rsidRPr="00BC5F8C">
-[...2 lines deleted...]
-      <w:cols w:space="35.40pt"/>
+    <w:sectPr w:rsidRPr="00BC5F8C" w:rsidR="008A250B">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9E96E3" w14:textId="77777777" w:rsidR="00306EF7" w:rsidRDefault="00306EF7" w:rsidP="00E135CF">
+    <w:p w:rsidR="00DE3CF0" w:rsidP="00E135CF" w:rsidRDefault="00DE3CF0" w14:paraId="197EE8A5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26B31BB4" w14:textId="77777777" w:rsidR="00306EF7" w:rsidRDefault="00306EF7" w:rsidP="00E135CF">
+    <w:p w:rsidR="00DE3CF0" w:rsidP="00E135CF" w:rsidRDefault="00DE3CF0" w14:paraId="57D4AD3E" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46674413" w14:textId="77777777" w:rsidR="00306EF7" w:rsidRDefault="00306EF7" w:rsidP="00E135CF">
+    <w:p w:rsidR="00DE3CF0" w:rsidP="00E135CF" w:rsidRDefault="00DE3CF0" w14:paraId="76DF2F45" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="020D75AB" w14:textId="77777777" w:rsidR="00306EF7" w:rsidRDefault="00306EF7" w:rsidP="00E135CF">
+    <w:p w:rsidR="00DE3CF0" w:rsidP="00E135CF" w:rsidRDefault="00DE3CF0" w14:paraId="15848994" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:hyphenationZone w:val="21.25pt"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A43C64"/>
     <w:rsid w:val="000315DB"/>
     <w:rsid w:val="000C63B3"/>
     <w:rsid w:val="00127D16"/>
     <w:rsid w:val="0015646C"/>
     <w:rsid w:val="0018607C"/>
     <w:rsid w:val="001B3B63"/>
@@ -1775,117 +1795,122 @@
     <w:rsid w:val="0054610A"/>
     <w:rsid w:val="00577D2C"/>
     <w:rsid w:val="0062030C"/>
     <w:rsid w:val="00637D95"/>
     <w:rsid w:val="0066327C"/>
     <w:rsid w:val="00675831"/>
     <w:rsid w:val="006E38CC"/>
     <w:rsid w:val="0071035C"/>
     <w:rsid w:val="00713F08"/>
     <w:rsid w:val="00747953"/>
     <w:rsid w:val="00782FD2"/>
     <w:rsid w:val="007A4F96"/>
     <w:rsid w:val="007C0DFF"/>
     <w:rsid w:val="007D14D0"/>
     <w:rsid w:val="007E787F"/>
     <w:rsid w:val="00802A14"/>
     <w:rsid w:val="008231E8"/>
     <w:rsid w:val="00832AA7"/>
     <w:rsid w:val="008A039E"/>
     <w:rsid w:val="008A250B"/>
     <w:rsid w:val="008B4989"/>
     <w:rsid w:val="009202E7"/>
     <w:rsid w:val="00981DBD"/>
     <w:rsid w:val="00990DF7"/>
     <w:rsid w:val="009945F3"/>
+    <w:rsid w:val="009C371C"/>
     <w:rsid w:val="00A43C64"/>
     <w:rsid w:val="00A45651"/>
     <w:rsid w:val="00A845F2"/>
     <w:rsid w:val="00A84BB1"/>
     <w:rsid w:val="00A85A95"/>
     <w:rsid w:val="00A957CB"/>
     <w:rsid w:val="00B133F7"/>
     <w:rsid w:val="00B14F46"/>
     <w:rsid w:val="00B73118"/>
     <w:rsid w:val="00B77236"/>
     <w:rsid w:val="00BA4D76"/>
     <w:rsid w:val="00BC5F8C"/>
     <w:rsid w:val="00C122F0"/>
     <w:rsid w:val="00C25EBD"/>
     <w:rsid w:val="00C3163C"/>
     <w:rsid w:val="00C65842"/>
     <w:rsid w:val="00CA2E89"/>
     <w:rsid w:val="00CB02DB"/>
     <w:rsid w:val="00CC1724"/>
     <w:rsid w:val="00CF45B6"/>
     <w:rsid w:val="00D22C81"/>
     <w:rsid w:val="00D50567"/>
     <w:rsid w:val="00D65B44"/>
     <w:rsid w:val="00D667DD"/>
     <w:rsid w:val="00D77319"/>
     <w:rsid w:val="00D80045"/>
     <w:rsid w:val="00DD1C5D"/>
+    <w:rsid w:val="00DE3CF0"/>
     <w:rsid w:val="00DF0AF3"/>
     <w:rsid w:val="00E05E5E"/>
     <w:rsid w:val="00E135CF"/>
     <w:rsid w:val="00E44E63"/>
     <w:rsid w:val="00E61245"/>
     <w:rsid w:val="00ED5D33"/>
     <w:rsid w:val="00F23B54"/>
     <w:rsid w:val="00F31051"/>
     <w:rsid w:val="00F57FB6"/>
+    <w:rsid w:val="3F979CF9"/>
+    <w:rsid w:val="570A3096"/>
+    <w:rsid w:val="6E08DCEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1EE6749C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0F15C909-BF47-4ED3-9621-7495B281B1CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1908,73 +1933,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="99"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2017,52 +2042,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2123,200 +2148,199 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Standaard" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Standaardalinea-lettertype" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Standaardtabel" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0pt" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:end w:w="5.40pt" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Geenlijst" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00990DF7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="003B7FB0"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D77319"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:rsid w:val="00E135CF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="234pt"/>
-        <w:tab w:val="end" w:pos="468pt"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="KoptekstChar" w:customStyle="1">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:rsid w:val="00E135CF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:rsid w:val="00E135CF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="234pt"/>
-        <w:tab w:val="end" w:pos="468pt"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="VoettekstChar" w:customStyle="1">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:rsid w:val="00E135CF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1461531060">
       <w:bodyDiv w:val="1"/>
-      <w:marLeft w:val="0pt"/>
-[...2 lines deleted...]
-      <w:marBottom w:val="0pt"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2425,273 +2449,222 @@
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110%"/>
-[...1 lines deleted...]
-                <a:tint val="67%"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="73%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="81%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103%"/>
-[...1 lines deleted...]
-                <a:tint val="94%"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110%"/>
-[...1 lines deleted...]
-                <a:shade val="100%"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99%"/>
-[...1 lines deleted...]
-                <a:shade val="78%"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63%"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
-            <a:tint val="95%"/>
-            <a:satMod val="170%"/>
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93%"/>
-[...2 lines deleted...]
-                <a:lumMod val="102%"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="98%"/>
-[...2 lines deleted...]
-                <a:lumMod val="103%"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63%"/>
-                <a:satMod val="120%"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
-[...60 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Erasmus Universiteit Rotterdam</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>VOORBEELD titelblad</dc:title>
   <dc:subject/>
   <dc:creator>I&amp;A Helpdesk</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Maria Parlevliet - Ramirez</lastModifiedBy>
+  <revision>45</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/customProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_SetDate">
-    <vt:lpwstr>2025-10-30T14:56:25Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-19T08:52:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_SiteId">
     <vt:lpwstr>715902d6-f63e-4b8d-929b-4bb170bad492</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_ActionId">
     <vt:lpwstr>1ae2f81f-099d-4dc6-aa0d-799d41a3d5a3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>