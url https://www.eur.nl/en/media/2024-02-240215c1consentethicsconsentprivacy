--- v0 (2025-10-12)
+++ v1 (2026-05-14)
@@ -1,560 +1,589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61680790" w14:textId="62273B6F" w:rsidR="008E47AA" w:rsidRPr="00AC70A7" w:rsidRDefault="008E47AA" w:rsidP="008E47AA">
+    <w:p w14:paraId="36EA4FFD" w14:textId="5D6E9792" w:rsidR="00011C86" w:rsidRPr="00837FF0" w:rsidRDefault="008E47AA" w:rsidP="00837FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC70A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C1</w:t>
       </w:r>
       <w:r w:rsidR="00F178EC" w:rsidRPr="00AC70A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F178EC" w:rsidRPr="00AC70A7">
+      <w:r w:rsidR="00011C86" w:rsidRPr="00837FF0">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
-          <w:color w:val="385623"/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Consent for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F178EC" w:rsidRPr="00AC70A7">
+        <w:t>Informat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E778F8" w:rsidRPr="00837FF0">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> privacy)</w:t>
+        <w:t>ion and consent form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560B70FB" w14:textId="494EBD42" w:rsidR="00011C86" w:rsidRPr="00E778F8" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B902F5" w:rsidRPr="00B35D06" w14:paraId="2FA5EDDF" w14:textId="3D799EA2" w:rsidTr="003B49E8">
+      <w:tr w:rsidR="00B902F5" w:rsidRPr="00B35D06" w14:paraId="2FA5EDDF" w14:textId="3D799EA2" w:rsidTr="00E66804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF2407" w14:textId="0FB44C3C" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="003B49E8">
+          <w:p w14:paraId="12CF2407" w14:textId="2B1EDE9C" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="003B49E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A26329">
+            <w:r w:rsidR="00E66804">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15/02/2024</w:t>
+              <w:t>22-04-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classificatie:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BA348E0" w14:textId="7DC7753B" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="122F6A15" w14:textId="7AE69A65" w:rsidR="00B902F5" w:rsidRPr="00605304" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
+    <w:p w14:paraId="36B1B8D1" w14:textId="21F38841" w:rsidR="00804E2B" w:rsidRPr="00804E2B" w:rsidRDefault="00804E2B" w:rsidP="00804E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605304">
+      <w:r w:rsidRPr="00804E2B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">How does the template work? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40055DA7" w14:textId="002C3DF9" w:rsidR="00B902F5" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
+        <w:t>Make a choice: Consent or public interest (legal basis privacy)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166B18BF" w14:textId="77777777" w:rsidR="00804E2B" w:rsidRPr="00204481" w:rsidRDefault="00804E2B" w:rsidP="00804E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204481">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>This template uses consent as the legal basis for collecting personal data. If you wish to use public interest as the legal basis, the text must be amended in a number of places. Instructions for these amendments can be found in the comments in this document. If you are using consent, please delete these comments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A10D43" w14:textId="77777777" w:rsidR="00804E2B" w:rsidRPr="00204481" w:rsidRDefault="00804E2B" w:rsidP="00804E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E868DD2" w14:textId="66BD7F9F" w:rsidR="00804E2B" w:rsidRPr="00204481" w:rsidRDefault="00804E2B" w:rsidP="00804E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204481">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, see: </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3F03">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000D3F03" w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" \l "what-is-the-informed-consent-public-interest-template"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="000D3F03">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000D3F03" w:rsidRPr="00204481">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3F03">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB79E4" w14:textId="77777777" w:rsidR="00804E2B" w:rsidRPr="00804E2B" w:rsidRDefault="00804E2B" w:rsidP="00804E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122F6A15" w14:textId="65610209" w:rsidR="00B902F5" w:rsidRPr="00605304" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605304">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do I use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605304">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">template? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40055DA7" w14:textId="55CF2574" w:rsidR="00B902F5" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2C2F88"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="2C2F88">
                 <w14:lumMod w14:val="60000"/>
                 <w14:lumOff w14:val="40000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions are in </w:t>
       </w:r>
       <w:r w:rsidR="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>green and grey highlight</w:t>
       </w:r>
+      <w:r w:rsidR="0047443A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – remove these</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2C2F88"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="2C2F88">
                 <w14:lumMod w14:val="60000"/>
                 <w14:lumOff w14:val="40000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2701A564" w14:textId="10C58F35" w:rsidR="0034453D" w:rsidRPr="00B35D06" w:rsidRDefault="0034453D" w:rsidP="00B902F5">
+    <w:p w14:paraId="2701A564" w14:textId="5BA73997" w:rsidR="0034453D" w:rsidRPr="00B35D06" w:rsidRDefault="0034453D" w:rsidP="00B902F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2C2F88"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="2C2F88">
                 <w14:lumMod w14:val="60000"/>
                 <w14:lumOff w14:val="40000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples are in </w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orange</w:t>
       </w:r>
+      <w:r w:rsidR="0047443A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – use when relevant</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33CB145B" w14:textId="530F6E67" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">[Text] = fill in yourself or make a choice </w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t>Please remove all instructions and examples before sharing this document with participants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66982749" w14:textId="5FC4F89C" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FAFB7B" w14:textId="77777777" w:rsidR="00765449" w:rsidRPr="00605304" w:rsidRDefault="00765449" w:rsidP="00765449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605304">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">May I deviate from the template? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648E5A39" w14:textId="265E229B" w:rsidR="00765449" w:rsidRPr="00B35D06" w:rsidRDefault="00765449" w:rsidP="00765449">
+    <w:p w14:paraId="648E5A39" w14:textId="3BC89178" w:rsidR="00765449" w:rsidRPr="00B35D06" w:rsidRDefault="00765449" w:rsidP="00765449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes! As a researcher, you </w:t>
       </w:r>
       <w:r w:rsidRPr="6955A7AA">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -744,108 +773,154 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6955A7AA">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Submit the form to the ethics committee (</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="43149E93">
+        <w:t xml:space="preserve">Submit the form to the ethics committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72112">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72112">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E72112" w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/grants-projects/research-ethics"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E72112">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E72112" w:rsidRPr="00E72112">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>more information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72112">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E72112">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43149E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="35343B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_glUWB5Gf"/>
       <w:r w:rsidRPr="43149E93">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="43149E93">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Privacy Officer (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/data/privacy-security" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="43149E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>your privacy contact</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="43149E93">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A12F315" w14:textId="04E677F4" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B74ACA" w14:textId="189CD04B" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="00B902F5">
@@ -1337,94 +1412,120 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="392F71EA" w14:textId="6FCBA662" w:rsidR="006177C2" w:rsidRPr="00503324" w:rsidRDefault="006177C2" w:rsidP="006177C2">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00503324">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find best practice examples in our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.eur.nl/en/research/research-services/research-quality-integrity/ethical-review/informed-consent"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00503324">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Informed Consent page</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00503324">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC70A7">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="frequently_asked_questions" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00AC70A7">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00AC70A7" w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" \l "frequently_asked_questions"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AC70A7">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AC70A7" w:rsidRPr="00AC70A7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>FAQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC70A7">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00AC70A7">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also available here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5C9E28" w14:textId="6C31F17A" w:rsidR="00B902F5" w:rsidRPr="00B35D06" w:rsidRDefault="00B902F5" w:rsidP="006177C2">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00BB9278" w14:textId="4277A86F" w:rsidR="004D5FD5" w:rsidRPr="00B902F5" w:rsidRDefault="004D5FD5" w:rsidP="004D5FD5">
@@ -1600,63 +1701,50 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. If the research is funded by a third party, always mention this</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (as stated in the Dutch Code of Conduct for Scientific Integrity, par 3.2, art 7).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234640C7" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="71B8DCD5" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFCCF30" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2072,1288 +2160,1248 @@
       <w:r w:rsidR="00B06C34" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>void technical terms and write the information with the participant in mind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EF0C36" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B438C7" w14:textId="67EA7489" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="47B438C7" w14:textId="67EA7489" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Briefly describe what the research is about</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB48A3" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF594E9" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="604548BC">
+      <w:pPr>
+        <w:pStyle w:val="BasistekstPharos"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5EAEEC" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>[</w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we ask</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you to participate? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71696C5F" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00D914F7" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please state why you selected the participant for the study. This section is recommended if the study is aimed at a specific group.. For example: a patient with a specific condition, someone with specific experiences or beliefs, someone from a specific community, etc. You may also combine this part with 'What is the research about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D914F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746F7424" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:pStyle w:val="BasistekstPharos"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C77E30" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="0034453D" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A40F40A" w14:textId="0336C81C" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We ask you to participate because your [</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Briefly describe what the research is about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB48A3" w:rsidRPr="0034453D">
+        <w:t>opinion/experience] as [...] helps us learn about [...]</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FA8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF2688" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D615C3" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="0034453D" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470D91F6" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In your community, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67F2F6DE" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+        <w:t>] is common. We want to learn more about this. We believe that you can help us by telling us what you know about [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A49F3B1" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF594E9" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+    <w:p w14:paraId="6216B2D4" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What can you expect? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD74D94" w14:textId="2E311372" w:rsidR="00B06C34" w:rsidRPr="0034453D" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe what kind of research is being conducted. Mention the participant's time spent on the research, e.g., how long the research is going to take and, if applicable, any follow-ups. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xplain the rationale for the study (e.g., what topics will be discussed), how the study will be carried out, or what is expected of the participant. You can also give an example of a question or an example of a task that a participant will have to complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC7E316" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5EAEEC" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="685F7EEF" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
-          <w:b/>
-[...136 lines deleted...]
-        <w:t>We ask you to participate because your [</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The study lasts [</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>opinion/experience] as [...] helps us learn about [...]</w:t>
-[...8 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>6 months; 1 day; 2 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="470D91F6" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32957CA7" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>In your community, [</w:t>
+        <w:t xml:space="preserve">If you participate in this study, you will take part in: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBE6BD" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2FB2DC" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>An interview</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ED5F5C" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a month, I will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6955A7AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your home. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6955A7AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interview </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6955A7AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>last 1 hour. If you do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> want to answer a question during the interview, you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>are not required to do so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B704A88" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make an audio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the conversation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE7EB7E" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7542216E" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>focus group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05095F18" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with 8 other people with the same experiences as you. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6955A7AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organise the discussion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>together with [...].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5391BF02" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can decide what you want to share with us. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discussion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43149E93">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will take place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Rotterdam on 6 October at 11:00 am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19599EC6" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make an audio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2CCCC0" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B7ABC8" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C45DCD1" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will receive a questionnaire by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6955A7AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F350A81" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35D06">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>You can fill in the questionnaire yourself or together with me.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E0C2C3" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799CB31D" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00C37830" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C37830">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An experiment: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B905E8B" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00C37830" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="064CB523">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research takes place at the university. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C87A97A" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00C37830" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="064CB523">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>During the study [</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>...</w:t>
-      </w:r>
+        <w:t>describe the procedure and any tasks the participant will be asked to complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="064CB523">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">].   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7D82E4" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591328F0" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="0034453D" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If relevant, give participants the opportunity to reconsider their comments in individual interviews and have some or all of the recordings or notes erased.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F165D4C" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>] is common. We want to learn more about this. We believe that you can help us by telling us what you know about [</w:t>
-[...891 lines deleted...]
-        </w:rPr>
         <w:t>At the end of the interview/discussion, you will have the opportunity to comment on your answers. If you disagree with my notes or if I misunderstood you, you can ask to have parts of them amended or deleted.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0B013224" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk90542600"/>
     </w:p>
     <w:p w14:paraId="47ED4C4B" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3971,51 +4019,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example 3 (post-participation care)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBD23F2" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you need emotional support </w:t>
       </w:r>
       <w:r w:rsidRPr="43149E93">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6367">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
@@ -4116,61 +4163,74 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r w:rsidRPr="43149E93">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://www.slachtofferhulp.nl" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="43149E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>www.slachtofferhulp.nl</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7918CFE1" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="00B35D06" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47EBEA31" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRPr="0034453D" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4702,63 +4762,76 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E35153" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, for more information see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/eur-employee/organisation/professional-services/financial-services/tax-matters/payments-natural-persons?check_logged_in=1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Payments to natural persons</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A22FAD3" w14:textId="77777777" w:rsidR="00B06C34" w:rsidRDefault="00B06C34" w:rsidP="00B06C34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5166,117 +5239,126 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What data will I ask you to provide?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210B566C" w14:textId="65917E8E" w:rsidR="00965465" w:rsidRPr="0034453D" w:rsidRDefault="0069165C" w:rsidP="00965465">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069165C">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E72112">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>It is important to be transparent with participants about what data you will be using (including collecting and matching), especially when it comes to personal data</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034453D">
-[...3 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidRPr="00837FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0069165C">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E72112">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00965465" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Explain what personal data, especially special categories</w:t>
       </w:r>
+      <w:r w:rsidR="00965465" w:rsidRPr="00837FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
       <w:r w:rsidR="00965465" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of personal data or data of a criminal nature</w:t>
       </w:r>
-      <w:r w:rsidR="00965465" w:rsidRPr="0034453D">
-[...3 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidR="00965465" w:rsidRPr="00837FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00965465" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, you will be processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFF3983" w14:textId="77777777" w:rsidR="00965465" w:rsidRPr="00B35D06" w:rsidRDefault="00965465" w:rsidP="00965465">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
@@ -5462,51 +5544,50 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3A9BE2" w14:textId="77777777" w:rsidR="00965465" w:rsidRPr="00B35D06" w:rsidRDefault="00965465" w:rsidP="00965465">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In addition, it is also possible that you will talk about your political affiliation and religious or philosophical beliefs and those of others, as these may also relate to your opinion about [...].</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457B060B" w14:textId="77777777" w:rsidR="00965465" w:rsidRPr="00B35D06" w:rsidRDefault="00965465" w:rsidP="00965465">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5690,51 +5771,110 @@
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>by email; by post</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1348FA9F" w14:textId="3E07DCB1" w:rsidR="00C5348E" w:rsidRPr="00C84710" w:rsidRDefault="00C5348E" w:rsidP="00990E4E">
+    <w:p w14:paraId="1348FA9F" w14:textId="3E07DCB1" w:rsidR="00C5348E" w:rsidRDefault="00C5348E" w:rsidP="00990E4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DE2F34" w14:textId="1F0F7509" w:rsidR="00B8536E" w:rsidRPr="005E5186" w:rsidRDefault="00B8536E" w:rsidP="00990E4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="005E5186">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="009A716E" w:rsidRPr="005E5186">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47927C75" w14:textId="77777777" w:rsidR="00B8536E" w:rsidRPr="00C84710" w:rsidRDefault="00B8536E" w:rsidP="00990E4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6175A065" w14:textId="77777777" w:rsidR="00BA3715" w:rsidRPr="00B35D06" w:rsidRDefault="00BA3715" w:rsidP="00BA3715">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3212"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
@@ -6112,62 +6252,75 @@
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are participating in the study, check whether this is a potentially identifying factor, even if the name of the participant is not included in the report. Inform the participant about this (see also this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.eur.nl/en/media/2023-05-14-03-23informedconsent-forminterviews-dodive"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>best practice example</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Dutch]).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038BA6C5" w14:textId="0AB584DB" w:rsidR="00213E58" w:rsidRDefault="00BA3715" w:rsidP="00BA3715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873BAD">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -6499,60 +6652,73 @@
     <w:p w14:paraId="0A450112" w14:textId="77777777" w:rsidR="00755D73" w:rsidRPr="0034453D" w:rsidRDefault="00755D73" w:rsidP="00755D73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Here you explain how long personal data will be stored. According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.eur.nl/en/research/research-services/research-data-management/rdm-policy"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EUR Research Data Management Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, EUR researchers must ensure that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D13BAF" w14:textId="03C818EE" w:rsidR="00BA4BA3" w:rsidRPr="0034453D" w:rsidRDefault="00755D73" w:rsidP="006C0A1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
@@ -6576,166 +6742,205 @@
       </w:r>
       <w:r w:rsidR="00F246D8" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA4BA3" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00BA4BA3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BA4BA3" w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.eur.nl/en/research/research-services/research-data-management"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BA4BA3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BA4BA3" w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>faculty data steward</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4BA3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00BA4BA3" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you believe that a different retention period should be used for your research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475E207D" w14:textId="77777777" w:rsidR="00AD7530" w:rsidRPr="0034453D" w:rsidRDefault="00AD7530" w:rsidP="00AD7530">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Not all data are necessarily needed to demonstrate the integrity of the study. Consider and indicate in the information letter which collected data will be deleted earlier. For example, contact details ('non-research data') are often not needed for integrity purposes and should be deleted earlier. If you keep certain data for less than 10 years, state this in your Data Management Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01112C0A" w14:textId="77777777" w:rsidR="00AD7530" w:rsidRPr="00B35D06" w:rsidRDefault="00AD7530" w:rsidP="00AD7530">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="31E98C84" w14:textId="77777777" w:rsidR="00FB2351" w:rsidRPr="00FB2351" w:rsidRDefault="00FB2351" w:rsidP="00FB2351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD106D9" w14:textId="72CF3736" w:rsidR="00720C90" w:rsidRDefault="00FB2351" w:rsidP="00FB2351">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D91A4D8" w14:textId="5B85D0D3" w:rsidR="00AC0126" w:rsidRDefault="00AC0126" w:rsidP="00FB2351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The duration of the project is </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB2351">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The data will be kept for the duration of the project, which will be [</w:t>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>x period of time</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2351">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>]. This will allow us to answer our research questions. To allow other researchers to verify that the research was conducted correctly, the data must be kept for 10 years after publication of the last article.</w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E09DF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After this, the data will be kept for a period of 10 years to </w:t>
+      </w:r>
+      <w:r w:rsidR="008E09DF" w:rsidRPr="00FB2351">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>allow other researchers to verify that the research was conducted correctly</w:t>
+      </w:r>
+      <w:r w:rsidR="008E09DF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3DA6D5" w14:textId="77777777" w:rsidR="00332B66" w:rsidRDefault="00332B66" w:rsidP="00FB2351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD319D5" w14:textId="7D7FDEB3" w:rsidR="00AD7530" w:rsidRDefault="00AD7530" w:rsidP="00AD7530">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA41AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7154,80 +7359,93 @@
       </w:r>
       <w:r w:rsidR="008948DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>seudonymization, see</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...28 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/services/anonymising-your-research-data"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anonymising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Your Research Data</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093692C0" w14:textId="43F9CD91" w:rsidR="00152932" w:rsidRPr="0034453D" w:rsidRDefault="00152932" w:rsidP="00152932">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -7266,628 +7484,864 @@
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that data, following the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E711BF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.go-fair.org/fair-principles/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00170173">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FAIR principles</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, are as open as possible, as closed as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672586C0" w14:textId="6551FA34" w:rsidR="00184943" w:rsidRPr="0034453D" w:rsidRDefault="00184943" w:rsidP="00184943">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4531D221" w14:textId="77777777" w:rsidR="00803E5C" w:rsidRPr="0034453D" w:rsidRDefault="00803E5C" w:rsidP="00803E5C">
-[...22 lines deleted...]
-        <w:t>Anonymized data: Further sharing and further use of anonymized data does not require additional consent. If, after consultation with the faculty data steward/privacy officer, you conclude that anonymizing data is not possible and/or the safety of the participant cannot be ensured, adjust the text accordingly, such as removing the section about sharing non-traceable data.</w:t>
+    <w:p w14:paraId="4531D221" w14:textId="4481E35D" w:rsidR="00803E5C" w:rsidRPr="0034453D" w:rsidRDefault="00803E5C" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anonymized data: Further sharing and further use of anonymized data does not require additional consent</w:t>
+      </w:r>
+      <w:r w:rsidR="694D6058" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4F48D3F1" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> though it is important that you explain it and fully understand the difference between anonymous and pseudonym</w:t>
+      </w:r>
+      <w:r w:rsidR="00764B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ous</w:t>
+      </w:r>
+      <w:r w:rsidR="4F48D3F1" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If, after consultation with the faculty data steward/privacy officer, you conclude that anonymizing data is not possible and/or the safety of the participant cannot be ensured, adjust the text accordingly, such as removing the section about sharing non-traceable data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23572770" w14:textId="77777777" w:rsidR="00803E5C" w:rsidRPr="00803E5C" w:rsidRDefault="00803E5C" w:rsidP="00803E5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B34D258" w14:textId="0662741F" w:rsidR="008B572B" w:rsidRDefault="0007791E" w:rsidP="00C74A51">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4B34D258" w14:textId="5E7CAB49" w:rsidR="008B572B" w:rsidRDefault="0007791E" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We will make anonymised data publicly available so that any interested person can use it.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7B01" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The data</w:t>
+      </w:r>
+      <w:r w:rsidR="03BDDE46" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, [such as...]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we collect may be important for education or other scientific research by us or others.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7B01" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B572B" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data that we use for this purpose is </w:t>
+      </w:r>
+      <w:r w:rsidR="008B572B" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="008B572B" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traceable to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A474B5" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517E5E11" w14:textId="66E1716F" w:rsidR="006C0C04" w:rsidRPr="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>You can indicate this in the consent declaration.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCCC18A" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="00803E5C" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49298B1F" w14:textId="3E0898E6" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>And when applicable</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:iCs/>
-[...9 lines deleted...]
-          <w:iCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also the sharing of personal data </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50113" w:rsidRPr="00D50113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i.e., non-anonymous data) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D474E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research purposes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB02BF" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="00803E5C" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C353519" w14:textId="35758334" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="604548BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In addition, data</w:t>
+      </w:r>
+      <w:r w:rsidR="375C0C9A" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, [such as...],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that could be traceable to you , [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>We will make anonymised data publicly available so that any interested person can use it.</w:t>
-[...256 lines deleted...]
-        </w:rPr>
         <w:t>not including name, email address, ... recordings - please indicate which is applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7D6A">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">], may also be important for ... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0042E683" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+    <w:p w14:paraId="0042E683" w14:textId="189AAD4C" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="0A1FDF0D" w:rsidP="604548BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ther research by us/research team </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...30 lines deleted...]
-          <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[repeat link to website/where there is more info about the research in a broader sense/the other research]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2191EEAF" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+    <w:p w14:paraId="2191EEAF" w14:textId="21D5B6C6" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="4B9B19AB" w:rsidP="604548BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ther research within the same research area</w:t>
+      </w:r>
+      <w:r w:rsidR="600EB7A6" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by us and by other researchers</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74A51" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...19 lines deleted...]
-          <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[briefly describe the research area, possibly indicate where you mention which data is shared with whom for other research]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767E60CD" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+    <w:p w14:paraId="767E60CD" w14:textId="62DBBF40" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="604548BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Other research in other research areas</w:t>
+      </w:r>
+      <w:r w:rsidR="7D72D2AA" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by us and other researchers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[if applicable, indicate where you mention which data is shared with whom for other research]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69548DA9" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCB6987" w14:textId="36FBB509" w:rsidR="00C74A51" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="002C7D6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:t>Other research in other research areas</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We would like to make the data available for that purpose. In the consent form you can indicate whether you </w:t>
+      </w:r>
+      <w:r w:rsidR="00175958">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>give permission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...21 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E14DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">If you do not give your </w:t>
+      </w:r>
+      <w:r w:rsidR="00175958">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r w:rsidR="008E14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="002C7D6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">We would like to make the data available for that purpose. In the consent form you can indicate whether you </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> this. Are you not giving your consent? Then you can still participate in this study. </w:t>
+        <w:t xml:space="preserve"> you can still participate in this study. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="00A63D57">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="759C57C7" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E05153" w14:textId="77777777" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -8040,120 +8494,108 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2480731D" w14:textId="4E88FAA6" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7D6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Retention period further/follow-up research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779903A8" w14:textId="77E4C6EA" w:rsidR="00C74A51" w:rsidRPr="002C7D6A" w:rsidRDefault="00C74A51" w:rsidP="00C74A51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7D6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If you consent to the use of your data for follow-up research, the retention period becomes longer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEF05BD" w14:textId="77777777" w:rsidR="00803E5C" w:rsidRPr="00152932" w:rsidRDefault="00803E5C" w:rsidP="00184943">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6663CC70" w14:textId="4EAA42D9" w:rsidR="00773C37" w:rsidRPr="00773C37" w:rsidRDefault="00773C37" w:rsidP="004766FF">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3D28B9A2" w14:textId="3730BD54" w:rsidR="00FF309F" w:rsidRPr="00B35D06" w:rsidRDefault="008C3CED" w:rsidP="00FF309F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk90634240"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk90634240"/>
       <w:r w:rsidRPr="008C3CED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you receive the results of the </w:t>
       </w:r>
       <w:r w:rsidR="00B334CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -9159,76 +9601,104 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The possibility to withdraw data is limited or no longer possible if published or data have been extensively pseudonymized (Article 11 GDPR) or anonymized. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3243004B" w14:textId="77777777" w:rsidR="001B07A0" w:rsidRDefault="001B07A0" w:rsidP="00207A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46768E33" w14:textId="137CB546" w:rsidR="00207A29" w:rsidRPr="0034453D" w:rsidRDefault="00207A29" w:rsidP="00207A29">
+    <w:p w14:paraId="46768E33" w14:textId="4333B79D" w:rsidR="00207A29" w:rsidRPr="0034453D" w:rsidRDefault="00207A29" w:rsidP="00207A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Use the text of the scenario (1-3) that is most applicable to your research.</w:t>
+        <w:t>Use the text of the scenario (1-</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5186">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) that is most applicable to your research.</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> When publishing, also consider publishing the data in a trusted online repository. Also consider in advance whether the participant may keep any reward for participation if they withdraw halfway through the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3A11E5" w14:textId="77777777" w:rsidR="00207A29" w:rsidRPr="0034453D" w:rsidRDefault="00207A29" w:rsidP="00207A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
@@ -9722,73 +10192,60 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If data is collected anonymously. It is advisable to have your faculty privacy officer review the intended anonymization method if you wish to use the following passage. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>And</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">And </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>possibly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10318,51 +10775,51 @@
     </w:p>
     <w:p w14:paraId="5629EC77" w14:textId="21617B42" w:rsidR="00A3046B" w:rsidRPr="00693D73" w:rsidRDefault="00A3046B" w:rsidP="00B71832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C24747" w14:textId="6F3AC3CB" w:rsidR="00A3046B" w:rsidRPr="00693D73" w:rsidRDefault="00A3046B" w:rsidP="00B71832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="3EF153BD" w14:textId="53B5CC70" w:rsidR="00011C86" w:rsidRPr="00693D73" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="118E9CF2" w14:textId="03D0B593" w:rsidR="00F446B2" w:rsidRPr="00B35D06" w:rsidRDefault="00F446B2" w:rsidP="00F446B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10646,118 +11103,134 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Include what is applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3EE88A" w14:textId="77777777" w:rsidR="005F60D6" w:rsidRDefault="005F60D6" w:rsidP="005F60D6">
-[...14 lines deleted...]
-        <w:t>By signing this form, I:</w:t>
+    <w:p w14:paraId="0E3EE88A" w14:textId="7E532286" w:rsidR="005F60D6" w:rsidRDefault="005F60D6" w:rsidP="005F60D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>By signing this form, I</w:t>
+      </w:r>
+      <w:r w:rsidR="619713CD" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6BBDD7" w14:textId="77777777" w:rsidR="005F60D6" w:rsidRDefault="005F60D6" w:rsidP="005F60D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A72EC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consent to participate in this research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265EB46D" w14:textId="77777777" w:rsidR="005F60D6" w:rsidRPr="000A72EC" w:rsidRDefault="005F60D6" w:rsidP="005F60D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="7"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consent to the use of my personal data</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="00690D5D">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3C92D7" w14:textId="77777777" w:rsidR="005F60D6" w:rsidRDefault="005F60D6" w:rsidP="005F60D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A72EC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>confirm that I am at least 18 years old</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10811,136 +11284,112 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">confirm that I </w:t>
       </w:r>
       <w:r w:rsidRPr="000A72EC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>understand that participating in this research is completely voluntary and that I can stop at any time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D419AB9" w14:textId="77777777" w:rsidR="00F74232" w:rsidRDefault="00F74232" w:rsidP="00F74232">
+    <w:p w14:paraId="5D419AB9" w14:textId="7C6A7B10" w:rsidR="00F74232" w:rsidRDefault="00F74232" w:rsidP="00F74232">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk76990601"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk76990601"/>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm that I understand that </w:t>
+      </w:r>
+      <w:r w:rsidR="55EC6776" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data that can not be traced back to me </w:t>
+      </w:r>
+      <w:r w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a is used for publication, educational purposes and further research;</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...51 lines deleted...]
-        <w:t>;</w:t>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34661E0C" w14:textId="7656CC0A" w:rsidR="002679BB" w:rsidRPr="00F74232" w:rsidRDefault="002679BB" w:rsidP="006C0A1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="710"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="0317D684" w14:textId="77777777" w:rsidR="009F4192" w:rsidRDefault="009F4192" w:rsidP="00E644E5">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541364CB" w14:textId="44015B49" w:rsidR="00E644E5" w:rsidRPr="00B35D06" w:rsidRDefault="00E644E5" w:rsidP="00E644E5">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -11133,50 +11582,51 @@
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, leave what is applicable and remove the rest. Make sure you provide adequate information about the special personal data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509A1AA7" w14:textId="3DB020AF" w:rsidR="008143E6" w:rsidRPr="004A61F7" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:commentRangeStart w:id="10"/>
     <w:p w14:paraId="42FD5162" w14:textId="4E0AC72B" w:rsidR="008143E6" w:rsidRPr="007D6B4F" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D27F452" wp14:editId="10D4C861">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -11207,53 +11657,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="61C89D84" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:404.15pt;margin-top:.95pt;width:27pt;height:25.1pt;z-index:251661318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAJUlHPtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU234tKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96RgvcpAILXe9NQpeN8/3RQgQtRk9OAJFXxjgF19eVHp0vgTveHSxE7wCIVSK7AxjqWUobXo&#10;dFj5EYnZl5+cjhynTppJn3jcDTLPso10uie+YPWIjxbbYzM7BS/hPC+tCa/JJvu8/fjMzg0dlbq+&#10;Sg/3ICKm+FeGX31Wh5qdDn4mE8SgoMiKW64y2IJgXmxyzgcFd/kaZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlSUc+3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="6FA0B65A" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:404.15pt;margin-top:.95pt;width:27pt;height:25.1pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAJUlHPtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU234tKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96RgvcpAILXe9NQpeN8/3RQgQtRk9OAJFXxjgF19eVHp0vgTveHSxE7wCIVSK7AxjqWUobXo&#10;dFj5EYnZl5+cjhynTppJn3jcDTLPso10uie+YPWIjxbbYzM7BS/hPC+tCa/JJvu8/fjMzg0dlbq+&#10;Sg/3ICKm+FeGX31Wh5qdDn4mE8SgoMiKW64y2IJgXmxyzgcFd/kaZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlSUc+3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007D6B4F" w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the collection, use and retention of the following data: </w:t>
       </w:r>
       <w:r w:rsidR="007D6B4F" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[health,</w:t>
       </w:r>
@@ -11267,50 +11717,57 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D6B4F" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ethnicity, political opinions, religious beliefs, ideological beliefs, union membership, sexual behavior, sexual orientation, genetic data, biometric data and/or data of a criminal nature].</w:t>
       </w:r>
       <w:r w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="0033323B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B28044E" w14:textId="27395DCA" w:rsidR="008143E6" w:rsidRPr="007D6B4F" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3063E04C" w14:textId="1591C0A7" w:rsidR="00C6697F" w:rsidRPr="00B35D06" w:rsidRDefault="008143E6" w:rsidP="00C6697F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -11359,53 +11816,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="446D19B0" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.95pt;margin-top:.55pt;width:27pt;height:25.1pt;z-index:251662342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA+SXMVtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU2r7NKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96QgX2UgkFpveuoUvO+fbgoQIWoyevCECr4xwK6+vKh0afyJ3nBpYid4hEKpFdgYx1LK0Fp0&#10;Oqz8iMTsy09OR45TJ82kTzzuBnmbZRvpdE98weoRHy22x2Z2Cl7CeV5aE16TTfZ5+/GZnRs6KnV9&#10;lR7uQURM8a8Mv/qsDjU7HfxMJohBQZHnW64yyEEwLzZrzgcF6/wOZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5JcxW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="3B5E17B3" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.95pt;margin-top:.55pt;width:27pt;height:25.1pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA+SXMVtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU2r7NKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96QgX2UgkFpveuoUvO+fbgoQIWoyevCECr4xwK6+vKh0afyJ3nBpYid4hEKpFdgYx1LK0Fp0&#10;Oqz8iMTsy09OR45TJ82kTzzuBnmbZRvpdE98weoRHy22x2Z2Cl7CeV5aE16TTfZ5+/GZnRs6KnV9&#10;lR7uQURM8a8Mv/qsDjU7HfxMJohBQZHnW64yyEEwLzZrzgcF6/wOZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5JcxW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C6697F" w:rsidRPr="00C6697F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Audio</w:t>
       </w:r>
       <w:r w:rsidR="00C6697F" w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -11535,53 +11992,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="729CC02F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:406.2pt;margin-top:.65pt;width:27pt;height:25.1pt;z-index:251663366;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAw/5IXtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU27uqVbmy4iCCJ4sOqes83YlG0mpUm7dX+940mPj+/x5ptyt7he&#10;zDiGzpOCdJWAQGq86ahV8PH+dJODCFGT0b0nVPCNAXbV5UWpC+NP9IZzHVvBIxQKrcDGOBRShsai&#10;02HlByRmX350OnIcW2lGfeJx18t1kmTS6Y74gtUDPlpsjvXkFLyE8zQ3JrwudrHP2899cq7pqNT1&#10;1fJwDyLiEv/K8KvP6lCx08FPZILoFeTp+o6rDG5BMM+zjPNBwSbdgKxK+f+B6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDD/khe3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="31957663" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:406.2pt;margin-top:.65pt;width:27pt;height:25.1pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAw/5IXtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU27uqVbmy4iCCJ4sOqes83YlG0mpUm7dX+940mPj+/x5ptyt7he&#10;zDiGzpOCdJWAQGq86ahV8PH+dJODCFGT0b0nVPCNAXbV5UWpC+NP9IZzHVvBIxQKrcDGOBRShsai&#10;02HlByRmX350OnIcW2lGfeJx18t1kmTS6Y74gtUDPlpsjvXkFLyE8zQ3JrwudrHP2899cq7pqNT1&#10;1fJwDyLiEv/K8KvP6lCx08FPZILoFeTp+o6rDG5BMM+zjPNBwSbdgKxK+f+B6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDD/khe3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001E2DAA" w:rsidRPr="00D652D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Visual recording</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172D7582" w14:textId="75DAFD45" w:rsidR="00D652D5" w:rsidRDefault="00D652D5" w:rsidP="00D652D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
@@ -11640,51 +12097,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29183A74" w14:textId="70C240BE" w:rsidR="008143E6" w:rsidRPr="0005402B" w:rsidRDefault="0005402B" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005402B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sharing of data outside t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he EEA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E725BFC" w14:textId="4BFBC1CE" w:rsidR="000A5B12" w:rsidRPr="00B35D06" w:rsidRDefault="008143E6" w:rsidP="000A5B12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -11735,53 +12191,53 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0AFE6B73" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:407.55pt;margin-top:1.05pt;width:27pt;height:25.1pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA1sFSl94AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vDQBDF74LfYRnBm90k0pKmmRQRBBE8GP+ct9ltNjQ7G7KbNPbTO570NDO8x5vfK/eL&#10;68VsxtB5QkhXCQhDjdcdtQgf7093OYgQFWnVezII3ybAvrq+KlWh/ZnezFzHVnAIhUIh2BiHQsrQ&#10;WONUWPnBEGtHPzoV+RxbqUd15nDXyyxJNtKpjviDVYN5tKY51ZNDeAmXaW50eF3sYp+3n1/JpaYT&#10;4u3N8rADEc0S/8zwi8/oUDHTwU+kg+gR8nSdshUh48F6vtnyckBYZ/cgq1L+L1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANbBUpfeAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7310902F" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:407.55pt;margin-top:1.05pt;width:27pt;height:25.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA1sFSl94AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vDQBDF74LfYRnBm90k0pKmmRQRBBE8GP+ct9ltNjQ7G7KbNPbTO570NDO8x5vfK/eL&#10;68VsxtB5QkhXCQhDjdcdtQgf7093OYgQFWnVezII3ybAvrq+KlWh/ZnezFzHVnAIhUIh2BiHQsrQ&#10;WONUWPnBEGtHPzoV+RxbqUd15nDXyyxJNtKpjviDVYN5tKY51ZNDeAmXaW50eF3sYp+3n1/JpaYT&#10;4u3N8rADEc0S/8zwi8/oUDHTwU+kg+gR8nSdshUh48F6vtnyckBYZ/cgq1L+L1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANbBUpfeAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000A5B12" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An explanation to the participant of the risks of the transfer of the data should be provided here. You should also indicate specifically what data is involved. Ask the Privacy Officer for advice.</w:t>
       </w:r>
       <w:r w:rsidR="000A5B12" w:rsidRPr="00B35D06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
@@ -12030,51 +12486,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6DEACAB9" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.15pt;margin-top:1pt;width:27pt;height:25.1pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA5jVard0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBTE74LfITzBm5vYVel2+7qIIIjgwfrnnG1iU7Z5KU3arfvpfZ70OMww85tyt/he&#10;zHaMXSCE65UCYakJpqMW4f3t8SoHEZMmo/tAFuHbRthV52elLkw40qud69QKLqFYaASX0lBIGRtn&#10;vY6rMFhi7yuMXieWYyvNqI9c7nuZKXUnve6IF5we7IOzzaGePMJzPE1zY+LL4hb3tPn4VKeaDoiX&#10;F8v9FkSyS/oLwy8+o0PFTPswkYmiR8jXas1RhIwvsZ/nN6z3CLdZBrIq5f8D1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5jVard0AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="1AEA9B9B" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.15pt;margin-top:1pt;width:27pt;height:25.1pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA5jVard0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBTE74LfITzBm5vYVel2+7qIIIjgwfrnnG1iU7Z5KU3arfvpfZ70OMww85tyt/he&#10;zHaMXSCE65UCYakJpqMW4f3t8SoHEZMmo/tAFuHbRthV52elLkw40qud69QKLqFYaASX0lBIGRtn&#10;vY6rMFhi7yuMXieWYyvNqI9c7nuZKXUnve6IF5we7IOzzaGePMJzPE1zY+LL4hb3tPn4VKeaDoiX&#10;F8v9FkSyS/oLwy8+o0PFTPswkYmiR8jXas1RhIwvsZ/nN6z3CLdZBrIq5f8D1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5jVard0AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00961CE2" w:rsidRPr="006C034E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I give permission for my answers to be used in papers, such as an article in a journal or book. My name will not be included.</w:t>
       </w:r>
       <w:r w:rsidRPr="00087FBE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572EAF7C" w14:textId="3176A4EF" w:rsidR="00E42FAD" w:rsidRPr="006C034E" w:rsidRDefault="00E42FAD" w:rsidP="00E42FAD">
@@ -12164,159 +12620,185 @@
         <w:t>I give permission for my name to be used with my answers in an article</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7ECED8" w14:textId="14055F1F" w:rsidR="00523B79" w:rsidRPr="00523B79" w:rsidRDefault="00523B79" w:rsidP="00523B79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD538B0" w14:textId="46FF5DB7" w:rsidR="00011C86" w:rsidRPr="006C0A1F" w:rsidRDefault="003E1469" w:rsidP="00011C86">
+    <w:p w14:paraId="7BD538B0" w14:textId="61EE4903" w:rsidR="00011C86" w:rsidRPr="006C0A1F" w:rsidRDefault="003E1469" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use for educational purposes and </w:t>
+        <w:t xml:space="preserve">Use for </w:t>
       </w:r>
       <w:r w:rsidR="00060E99">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidR="00060E99" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FE2BF0" w14:textId="2140032C" w:rsidR="00665822" w:rsidRPr="006C0A1F" w:rsidRDefault="007824BD" w:rsidP="00665822">
+    <w:p w14:paraId="58FE2BF0" w14:textId="2FA564FF" w:rsidR="00665822" w:rsidRPr="006C0A1F" w:rsidRDefault="007824BD" w:rsidP="00665822">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereby consent to having my personal data, namely </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consent </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="00150A9D">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to having my personal data, namely </w:t>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="0034453D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[explain which personal data] </w:t>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">stored and </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="544CB7A8" w14:textId="59A2B3DD" w:rsidR="00665822" w:rsidRDefault="00101689" w:rsidP="00534645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544CB7A8" w14:textId="7720533D" w:rsidR="00665822" w:rsidRDefault="00101689" w:rsidP="00534645">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664390" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A69DC74" wp14:editId="5C939C9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5334000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -12349,133 +12831,162 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7C1A98CB" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:420pt;margin-top:12.05pt;width:12pt;height:13.1pt;z-index:251664390;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAzQBxX98AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KjdEqoQsqkQEhJC4kD4ObuxiaPG6yh20tCnZznBcXZGs9+Uu8X3&#10;YrZj7AIhrFcKhKUmmI5ahPe3x6scREyajO4DWYRvG2FXnZ+VujDhSK92rlMruIRioRFcSkMhZWyc&#10;9TquwmCJva8wep1Yjq00oz5yue/lRqmt9Loj/uD0YB+cbQ715BGe42maGxNfFre4p9uPT3Wq6YB4&#10;ebHc34FIdkl/YfjFZ3SomGkfJjJR9Ah5pnhLQthkaxAcyLcZH/YIN+oaZFXK/wuqHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDNAHFf3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="39AA58A4" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:420pt;margin-top:12.05pt;width:12pt;height:13.1pt;z-index:251664390;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAzQBxX98AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KjdEqoQsqkQEhJC4kD4ObuxiaPG6yh20tCnZznBcXZGs9+Uu8X3&#10;YrZj7AIhrFcKhKUmmI5ahPe3x6scREyajO4DWYRvG2FXnZ+VujDhSK92rlMruIRioRFcSkMhZWyc&#10;9TquwmCJva8wep1Yjq00oz5yue/lRqmt9Loj/uD0YB+cbQ715BGe42maGxNfFre4p9uPT3Wq6YB4&#10;ebHc34FIdkl/YfjFZ3SomGkfJjJR9Ah5pnhLQthkaxAcyLcZH/YIN+oaZFXK/wuqHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDNAHFf3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">used for educational purposes and for </w:t>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further</w:t>
+      </w:r>
+      <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00D35C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidR="00534645">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00665822" w:rsidRPr="006C0A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5676EC9A" w14:textId="1AB4D3B6" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="00D61DE6" w:rsidP="0034453D">
+    <w:p w14:paraId="5676EC9A" w14:textId="2E264BBD" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="00F24CCD" w:rsidP="0034453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034453D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Teaching and other research by us/research team [repeat link to website/where there is more info about the research in a broader sense]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B5FAE48" w14:textId="31831F55" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="00101689" w:rsidP="0034453D">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DE6" w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ther research by us/research team [repeat link to website/where there is more info about the research in a broader sense]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5FAE48" w14:textId="0A4C735A" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="00101689" w:rsidP="0034453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -12515,80 +13026,90 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="59AD1D75" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.5pt;margin-top:.25pt;width:12pt;height:13.1pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAJaIDgNwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBTE74LfITzBm5u6i7Vb+7qIIIjgwfrnnG2eTdnmpTRpN+6nN570OMww85tqF+0g&#10;Fpp87xjhepWBIG6d7rlDeH97vCpA+KBYq8ExIXyTh119flapUrsjv9LShE6kEvalQjAhjKWUvjVk&#10;lV+5kTh5X26yKiQ5dVJP6pjK7SDXWZZLq3pOC0aN9GCoPTSzRXj2p3lptX+JJpqn7cdndmr4gHh5&#10;Ee/vQASK4S8Mv/gJHerEtHczay8GhGKzTV8Cwg2IZBf5Jsk9wjq/BVlX8j9//QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlogOA3AAAAAcBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="159018DE" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.5pt;margin-top:.25pt;width:12pt;height:13.1pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAJaIDgNwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBTE74LfITzBm5u6i7Vb+7qIIIjgwfrnnG2eTdnmpTRpN+6nN570OMww85tqF+0g&#10;Fpp87xjhepWBIG6d7rlDeH97vCpA+KBYq8ExIXyTh119flapUrsjv9LShE6kEvalQjAhjKWUvjVk&#10;lV+5kTh5X26yKiQ5dVJP6pjK7SDXWZZLq3pOC0aN9GCoPTSzRXj2p3lptX+JJpqn7cdndmr4gHh5&#10;Ee/vQASK4S8Mv/gJHerEtHczay8GhGKzTV8Cwg2IZBf5Jsk9wjq/BVlX8j9//QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlogOA3AAAAAcBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D61DE6" w:rsidRPr="0034453D">
+      <w:r w:rsidR="00F24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Teaching and other research within the same research area [ mention briefly]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10ADCDEF" w14:textId="1701558E" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="007B25CC" w:rsidP="0034453D">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DE6" w:rsidRPr="0034453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ther research within the same research area [mention briefly]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10ADCDEF" w14:textId="1701558E" w:rsidR="00D61DE6" w:rsidRPr="0034453D" w:rsidRDefault="007B25CC" w:rsidP="604548BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662342" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D0959E1" wp14:editId="3B3850BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5334000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="166370"/>
@@ -12618,67 +13139,86 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="517B4507" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:420pt;margin-top:6.9pt;width:12pt;height:13.1pt;z-index:251662342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEA+Qn3/9wAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBDF74LfIYzgzU3UZam16SKCIIIH659zthmbss2kNGk37qd39qTHee/x5veqbfaD&#10;WHCKfSAN1ysFAqkNtqdOw8f701UBIiZD1gyBUMMPRtjW52eVKW040BsuTeoEl1AsjQaX0lhKGVuH&#10;3sRVGJHY+w6TN4nPqZN2Mgcu94O8UWojvemJPzgz4qPDdt/MXsNLPM5La+Nrdtk9331+qWNDe60v&#10;L/LDPYiEOf2F4YTP6FAz0y7MZKMYNBRrxVsSG7c8gQPFZs3CTsPJkHUl/y+ofwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5Cff/3AAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="67572EF1" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:420pt;margin-top:6.9pt;width:12pt;height:13.1pt;z-index:251662342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEA+Qn3/9wAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vEMBDF74LfIYzgzU3UZam16SKCIIIH659zthmbss2kNGk37qd39qTHee/x5veqbfaD&#10;WHCKfSAN1ysFAqkNtqdOw8f701UBIiZD1gyBUMMPRtjW52eVKW040BsuTeoEl1AsjQaX0lhKGVuH&#10;3sRVGJHY+w6TN4nPqZN2Mgcu94O8UWojvemJPzgz4qPDdt/MXsNLPM5La+Nrdtk9331+qWNDe60v&#10;L/LDPYiEOf2F4YTP6FAz0y7MZKMYNBRrxVsSG7c8gQPFZs3CTsPJkHUl/y+ofwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5Cff/3AAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D61DE6" w:rsidRPr="0034453D">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00D61DE6" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Other research in other research areas</w:t>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DE6" w:rsidRPr="00AD4C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DE6" w:rsidRPr="604548BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in other research areas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F41172" w14:textId="616FBF0E" w:rsidR="00D61DE6" w:rsidRPr="00A8449C" w:rsidRDefault="00D61DE6" w:rsidP="00534645">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DECC1CE" w14:textId="606D1260" w:rsidR="00011C86" w:rsidRPr="006C034E" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -12806,53 +13346,53 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="08E36837" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.5pt;margin-top:.7pt;width:27pt;height:25.1pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAiOGX2N0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTUvEMBCG74L/IYzgzU2r7lJr00UEQQQP1o9zthmbss2kNGk37q93PLnHl2d453mrbXKD&#10;WHAKvScF+SoDgdR601On4OP96aoAEaImowdPqOAHA2zr87NKl8Yf6A2XJnaCSyiUWoGNcSylDK1F&#10;p8PKj0jMvv3kdOQ4ddJM+sDlbpDXWbaRTvfEH6we8dFiu29mp+AlHOelNeE12WSf7z6/smNDe6Uu&#10;L9LDPYiIKf4fw58+q0PNTjs/kwliUFDc5LwlMrgFwbwo1px3Ctb5BmRdydMB9S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAiOGX2N0AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="27EABE0D" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.5pt;margin-top:.7pt;width:27pt;height:25.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAiOGX2N0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTUvEMBCG74L/IYzgzU2r7lJr00UEQQQP1o9zthmbss2kNGk37q93PLnHl2d453mrbXKD&#10;WHAKvScF+SoDgdR601On4OP96aoAEaImowdPqOAHA2zr87NKl8Yf6A2XJnaCSyiUWoGNcSylDK1F&#10;p8PKj0jMvv3kdOQ4ddJM+sDlbpDXWbaRTvfEH6we8dFiu29mp+AlHOelNeE12WSf7z6/smNDe6Uu&#10;L9LDPYiIKf4fw58+q0PNTjs/kwliUFDc5LwlMrgFwbwo1px3Ctb5BmRdydMB9S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAiOGX2N0AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="006C034E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006C034E" w:rsidRPr="006C034E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> give permission to b</w:t>
       </w:r>
       <w:r w:rsidR="006C034E">
@@ -13219,85 +13759,786 @@
       <w:r w:rsidRPr="00B35D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>You will receive a copy of the complete information and consent form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5CAEB5" w14:textId="61A732AB" w:rsidR="00D8014F" w:rsidRPr="00A744BE" w:rsidRDefault="00D8014F" w:rsidP="00A744BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D8014F" w:rsidRPr="00A744BE">
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="4" w:author="Tijs Gelens" w:date="2025-11-19T11:34:00Z" w:initials="TG">
+    <w:p w14:paraId="642FAA2B" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A01E79" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BDBC30" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00FF1FA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)? Read these instructions and add the text below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E921B5" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBECCEF" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The following text indicates which GDPR basis is used to legitimize the processing of personal data. Besides the well-known legal basis of consent, there are five other legal bases. This template is based on the public interest. This text therefore has to be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C8CA4C" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6305A31E" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The processing of personal data is thus done on the basis of Public Interest, but from an ethical perspective and for the processing of special categories of personal data and personal data processing which is not necessary for the research, consent is still required and therefore included at the end of the form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4FAA1C" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5968A487" w14:textId="77777777" w:rsidR="009A716E" w:rsidRDefault="009A716E" w:rsidP="009A716E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>At Erasmus University, we conduct scientific research. We do this to learn, help people, and contribute to society. Since we are an academic institution conducting scientific research, we process your personal data exclusively for research on the basis of public interest.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Tijs Gelens" w:date="2025-11-19T11:39:00Z" w:initials="TG">
+    <w:p w14:paraId="342F7D7D" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="00A63D57" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="006C0C04">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEE03CC" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72146559" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00545BEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13810909" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584461EE" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replace this part with the text below to make clear that personal data are shared </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the participants object to this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526DC220" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BD1739" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Personal data are only shared with other parties if appropriate agreements are in place. For each follow-up/new study, you should consider which personal data are relevant.  Only relevant personal data will be provided. Consent is sought for the use if contact data for new studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C30B822" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44149C56" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We would like to make the data available for that purpose. You have the right to object to further use by [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="ED7D31"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contacting me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. Are you objecting to this? Then you can still participate in this study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BE5A9E" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA853B7" w14:textId="77777777" w:rsidR="006C0C04" w:rsidRDefault="006C0C04" w:rsidP="006C0C04">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C45911"/>
+        </w:rPr>
+        <w:t>You can indicate this in the consent declaration.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="7" w:author="Tijs Gelens" w:date="2025-11-19T11:41:00Z" w:initials="TG">
+    <w:p w14:paraId="19F1749D" w14:textId="77777777" w:rsidR="00BD0D16" w:rsidRDefault="00690D5D" w:rsidP="00BD0D16">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00BD0D16">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F135E36" w14:textId="77777777" w:rsidR="00BD0D16" w:rsidRDefault="00BD0D16" w:rsidP="00BD0D16">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051219C8" w14:textId="77777777" w:rsidR="00BD0D16" w:rsidRDefault="00BD0D16" w:rsidP="00BD0D16">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00CC55C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2273D12B" w14:textId="77777777" w:rsidR="00BD0D16" w:rsidRDefault="00BD0D16" w:rsidP="00BD0D16">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403164BB" w14:textId="77777777" w:rsidR="00BD0D16" w:rsidRDefault="00BD0D16" w:rsidP="00BD0D16">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Remove this line (point 2).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Tijs Gelens" w:date="2025-11-19T11:42:00Z" w:initials="TG">
+    <w:p w14:paraId="6CDDD301" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00D36955" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00F21E08">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F4B717" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B20AC39" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="003E73E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7BC964" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE9F47E" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add the following line to the points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5566A9" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6A87CB" w14:textId="77777777" w:rsidR="00F21E08" w:rsidRDefault="00F21E08" w:rsidP="00F21E08">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>confirm that I understand that some of the data can be used for further research, or that I can object to this.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="10" w:author="Tijs Gelens" w:date="2025-11-19T11:44:00Z" w:initials="TG">
+    <w:p w14:paraId="36FA5EED" w14:textId="717169DD" w:rsidR="004A2898" w:rsidRDefault="0033323B" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="004A2898">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E188D9A" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFD2F2D" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00567233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6207B035" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFFB971" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In that case, requesting explicit consent for the use of special categories of personal data remains the default. Sometimes it is impossible or disproportionately difficult to request consent, in which case an exception may be made. Discuss this with the Privacy Officer and clearly state this in the ethics application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7A1C3B" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15015803" w14:textId="77777777" w:rsidR="004A2898" w:rsidRDefault="004A2898" w:rsidP="004A2898">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Therefore, retain the text as it appears here.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Tijs Gelens" w:date="2026-04-07T11:31:00Z" w:initials="TG">
+    <w:p w14:paraId="1BA6B672" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PUBLIC INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B1FBA5" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780FC6AC" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are you using Public Interest as a legal basis (more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00533DB7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045BD9B" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E87A65E" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Replace “consent” with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150653CB" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7619D983" w14:textId="77777777" w:rsidR="00150A9D" w:rsidRDefault="00150A9D" w:rsidP="00150A9D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>object</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="5968A487" w15:done="0"/>
+  <w15:commentEx w15:paraId="5AA853B7" w15:done="0"/>
+  <w15:commentEx w15:paraId="403164BB" w15:done="0"/>
+  <w15:commentEx w15:paraId="4A6A87CB" w15:done="0"/>
+  <w15:commentEx w15:paraId="15015803" w15:done="0"/>
+  <w15:commentEx w15:paraId="7619D983" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="713D5150" w16cex:dateUtc="2025-11-19T10:34:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4CF569C4" w16cex:dateUtc="2025-11-19T10:39:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6F58824C" w16cex:dateUtc="2025-11-19T10:41:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="74CC9334" w16cex:dateUtc="2025-11-19T10:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="35CC70CF" w16cex:dateUtc="2025-11-19T10:44:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0F5F1181" w16cex:dateUtc="2026-04-07T09:31:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="5968A487" w16cid:durableId="713D5150"/>
+  <w16cid:commentId w16cid:paraId="5AA853B7" w16cid:durableId="4CF569C4"/>
+  <w16cid:commentId w16cid:paraId="403164BB" w16cid:durableId="6F58824C"/>
+  <w16cid:commentId w16cid:paraId="4A6A87CB" w16cid:durableId="74CC9334"/>
+  <w16cid:commentId w16cid:paraId="15015803" w16cid:durableId="35CC70CF"/>
+  <w16cid:commentId w16cid:paraId="7619D983" w16cid:durableId="0F5F1181"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F4DBD9A" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0" w:rsidP="00011C86">
+    <w:p w14:paraId="70079B5F" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AC14EB2" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0" w:rsidP="00011C86">
+    <w:p w14:paraId="36D2C370" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E0751B4" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0">
+    <w:p w14:paraId="79862E33" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -13314,54 +14555,54 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 500">
     <w:panose1 w:val="02000000000000000000"/>
@@ -13419,71 +14660,71 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F9DC631" w14:textId="77777777" w:rsidR="00FE6C14" w:rsidRPr="004A405E" w:rsidRDefault="00FE6C14">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35961820" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0" w:rsidP="00011C86">
+    <w:p w14:paraId="508785A8" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5876FCD5" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0" w:rsidP="00011C86">
+    <w:p w14:paraId="2060CD57" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7541B2A5" w14:textId="77777777" w:rsidR="00BC05C0" w:rsidRDefault="00BC05C0">
+    <w:p w14:paraId="1E1BFAEC" w14:textId="77777777" w:rsidR="00A25061" w:rsidRDefault="00A25061">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="19B10B3E" w14:textId="77777777" w:rsidR="0069165C" w:rsidRPr="00165413" w:rsidRDefault="0069165C" w:rsidP="0069165C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165413">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00165413">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
@@ -18130,213 +19371,228 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="409087057">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1107117082">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1035813784">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2069760411">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1799488965">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1963267959">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1303996859">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Tijs Gelens">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::73768gge@eur.nl::6a984a64-1fa3-4097-a777-a9a7391a0bd2"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="42DF037C"/>
     <w:rsid w:val="0000324A"/>
     <w:rsid w:val="00011C86"/>
     <w:rsid w:val="00015D6E"/>
     <w:rsid w:val="00020685"/>
     <w:rsid w:val="00022B0D"/>
     <w:rsid w:val="00024DBD"/>
     <w:rsid w:val="00026026"/>
     <w:rsid w:val="00026269"/>
     <w:rsid w:val="00026808"/>
     <w:rsid w:val="0002733E"/>
     <w:rsid w:val="00027F53"/>
     <w:rsid w:val="00032AC2"/>
     <w:rsid w:val="00032E57"/>
     <w:rsid w:val="000368ED"/>
     <w:rsid w:val="00046090"/>
+    <w:rsid w:val="00046406"/>
     <w:rsid w:val="0004753C"/>
     <w:rsid w:val="00050028"/>
     <w:rsid w:val="0005402B"/>
     <w:rsid w:val="00054CB3"/>
     <w:rsid w:val="000560AD"/>
     <w:rsid w:val="000570DC"/>
     <w:rsid w:val="00057B57"/>
     <w:rsid w:val="00057C93"/>
     <w:rsid w:val="00060E99"/>
     <w:rsid w:val="00062910"/>
     <w:rsid w:val="00063C06"/>
     <w:rsid w:val="0006682D"/>
     <w:rsid w:val="00072693"/>
     <w:rsid w:val="00072A18"/>
     <w:rsid w:val="00074072"/>
     <w:rsid w:val="00076ED8"/>
     <w:rsid w:val="0007791E"/>
     <w:rsid w:val="00077D53"/>
     <w:rsid w:val="00081A4F"/>
     <w:rsid w:val="00083CA8"/>
     <w:rsid w:val="00087FBE"/>
     <w:rsid w:val="00093177"/>
     <w:rsid w:val="000942E0"/>
     <w:rsid w:val="0009528D"/>
     <w:rsid w:val="000A08C8"/>
     <w:rsid w:val="000A0EA6"/>
     <w:rsid w:val="000A3ADB"/>
     <w:rsid w:val="000A3B8E"/>
     <w:rsid w:val="000A5B12"/>
     <w:rsid w:val="000A6F00"/>
     <w:rsid w:val="000B3EF4"/>
     <w:rsid w:val="000B4674"/>
     <w:rsid w:val="000B62BC"/>
     <w:rsid w:val="000B736F"/>
     <w:rsid w:val="000C0270"/>
     <w:rsid w:val="000C188A"/>
     <w:rsid w:val="000C4523"/>
     <w:rsid w:val="000C5469"/>
     <w:rsid w:val="000C6940"/>
     <w:rsid w:val="000C73C9"/>
     <w:rsid w:val="000D3DDA"/>
+    <w:rsid w:val="000D3F03"/>
     <w:rsid w:val="000D7A57"/>
     <w:rsid w:val="000E2FA8"/>
     <w:rsid w:val="000F09E6"/>
     <w:rsid w:val="000F3DE4"/>
     <w:rsid w:val="000F53B6"/>
     <w:rsid w:val="000F54E2"/>
     <w:rsid w:val="000F54FC"/>
     <w:rsid w:val="000F5CC2"/>
     <w:rsid w:val="001008E8"/>
     <w:rsid w:val="00101689"/>
     <w:rsid w:val="00102504"/>
     <w:rsid w:val="00103133"/>
     <w:rsid w:val="00104BFF"/>
     <w:rsid w:val="00111A06"/>
     <w:rsid w:val="00120F6D"/>
     <w:rsid w:val="00123227"/>
     <w:rsid w:val="001237ED"/>
     <w:rsid w:val="001264C6"/>
     <w:rsid w:val="001302B2"/>
     <w:rsid w:val="0013310F"/>
     <w:rsid w:val="00133C34"/>
     <w:rsid w:val="00134FEA"/>
     <w:rsid w:val="00142072"/>
     <w:rsid w:val="001421E1"/>
     <w:rsid w:val="001438E6"/>
     <w:rsid w:val="00144E52"/>
     <w:rsid w:val="0014501A"/>
     <w:rsid w:val="001500DD"/>
+    <w:rsid w:val="00150A9D"/>
     <w:rsid w:val="00151D66"/>
     <w:rsid w:val="00152932"/>
     <w:rsid w:val="00155122"/>
     <w:rsid w:val="00166788"/>
     <w:rsid w:val="00167DFD"/>
     <w:rsid w:val="00170173"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="0017159F"/>
     <w:rsid w:val="00173ED2"/>
+    <w:rsid w:val="00175958"/>
     <w:rsid w:val="00184943"/>
     <w:rsid w:val="00190B25"/>
     <w:rsid w:val="00190DD2"/>
     <w:rsid w:val="00191199"/>
     <w:rsid w:val="00193734"/>
     <w:rsid w:val="0019389A"/>
     <w:rsid w:val="001941E2"/>
     <w:rsid w:val="0019622B"/>
     <w:rsid w:val="001A4E0A"/>
     <w:rsid w:val="001A7FD4"/>
     <w:rsid w:val="001B07A0"/>
     <w:rsid w:val="001B15D5"/>
     <w:rsid w:val="001B2EFC"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B5511"/>
     <w:rsid w:val="001B7BA2"/>
     <w:rsid w:val="001C1661"/>
     <w:rsid w:val="001C1CDD"/>
     <w:rsid w:val="001D1AF2"/>
     <w:rsid w:val="001D295B"/>
     <w:rsid w:val="001D29FB"/>
     <w:rsid w:val="001D3308"/>
     <w:rsid w:val="001D4BD4"/>
     <w:rsid w:val="001D6091"/>
     <w:rsid w:val="001E2DAA"/>
     <w:rsid w:val="001E4726"/>
     <w:rsid w:val="001F20F0"/>
     <w:rsid w:val="001F3BE2"/>
     <w:rsid w:val="001F3ED0"/>
     <w:rsid w:val="001F4836"/>
     <w:rsid w:val="001F5125"/>
     <w:rsid w:val="001F599F"/>
     <w:rsid w:val="00202672"/>
     <w:rsid w:val="00202E8E"/>
+    <w:rsid w:val="00204481"/>
+    <w:rsid w:val="0020506B"/>
     <w:rsid w:val="00207A29"/>
     <w:rsid w:val="00211B77"/>
     <w:rsid w:val="00212C9A"/>
     <w:rsid w:val="00213E58"/>
     <w:rsid w:val="00222730"/>
     <w:rsid w:val="00224399"/>
     <w:rsid w:val="0022622D"/>
     <w:rsid w:val="002269A2"/>
+    <w:rsid w:val="00232487"/>
     <w:rsid w:val="00235AA6"/>
     <w:rsid w:val="00237121"/>
     <w:rsid w:val="00243DA6"/>
     <w:rsid w:val="002537AC"/>
     <w:rsid w:val="00254C15"/>
     <w:rsid w:val="0025784B"/>
     <w:rsid w:val="002641E5"/>
     <w:rsid w:val="002679BB"/>
     <w:rsid w:val="002700DA"/>
     <w:rsid w:val="0027026A"/>
     <w:rsid w:val="0027576B"/>
     <w:rsid w:val="002812AB"/>
     <w:rsid w:val="00284A1C"/>
     <w:rsid w:val="00285732"/>
     <w:rsid w:val="00286C2D"/>
     <w:rsid w:val="002917F3"/>
     <w:rsid w:val="00291D85"/>
     <w:rsid w:val="0029205C"/>
     <w:rsid w:val="002A0E3C"/>
     <w:rsid w:val="002A2237"/>
     <w:rsid w:val="002A69A4"/>
     <w:rsid w:val="002A6A6A"/>
     <w:rsid w:val="002B1224"/>
     <w:rsid w:val="002B45CD"/>
     <w:rsid w:val="002B74BB"/>
@@ -18349,68 +19605,71 @@
     <w:rsid w:val="002D1AD5"/>
     <w:rsid w:val="002D1FA3"/>
     <w:rsid w:val="002D369A"/>
     <w:rsid w:val="002D3DAF"/>
     <w:rsid w:val="002E3545"/>
     <w:rsid w:val="002E41AB"/>
     <w:rsid w:val="002E452C"/>
     <w:rsid w:val="002E5076"/>
     <w:rsid w:val="002F438A"/>
     <w:rsid w:val="002F7D51"/>
     <w:rsid w:val="00304325"/>
     <w:rsid w:val="0030551B"/>
     <w:rsid w:val="00305BCC"/>
     <w:rsid w:val="0031043B"/>
     <w:rsid w:val="0031159A"/>
     <w:rsid w:val="00312147"/>
     <w:rsid w:val="0031221E"/>
     <w:rsid w:val="00312ECD"/>
     <w:rsid w:val="00315291"/>
     <w:rsid w:val="003163A7"/>
     <w:rsid w:val="0031703A"/>
     <w:rsid w:val="0032059E"/>
     <w:rsid w:val="00320F76"/>
     <w:rsid w:val="0032128D"/>
     <w:rsid w:val="00321711"/>
+    <w:rsid w:val="0032201F"/>
     <w:rsid w:val="00322ED2"/>
     <w:rsid w:val="00324793"/>
     <w:rsid w:val="00327695"/>
     <w:rsid w:val="00332B66"/>
+    <w:rsid w:val="0033323B"/>
     <w:rsid w:val="00335A73"/>
     <w:rsid w:val="003406F0"/>
     <w:rsid w:val="003414CE"/>
     <w:rsid w:val="00342537"/>
     <w:rsid w:val="0034453D"/>
     <w:rsid w:val="00344C4C"/>
     <w:rsid w:val="003473A8"/>
     <w:rsid w:val="00352771"/>
     <w:rsid w:val="00355107"/>
     <w:rsid w:val="0035633B"/>
     <w:rsid w:val="00356B50"/>
     <w:rsid w:val="00356CAE"/>
     <w:rsid w:val="00357834"/>
     <w:rsid w:val="0036517F"/>
+    <w:rsid w:val="0036663E"/>
     <w:rsid w:val="00373A33"/>
     <w:rsid w:val="003818FA"/>
     <w:rsid w:val="00381CC2"/>
     <w:rsid w:val="00381F4C"/>
     <w:rsid w:val="00381FA0"/>
     <w:rsid w:val="00382044"/>
     <w:rsid w:val="0039014C"/>
     <w:rsid w:val="00395AE4"/>
     <w:rsid w:val="00395D41"/>
     <w:rsid w:val="003A1A15"/>
     <w:rsid w:val="003A6CD7"/>
     <w:rsid w:val="003A6D82"/>
     <w:rsid w:val="003B08B5"/>
     <w:rsid w:val="003B198A"/>
     <w:rsid w:val="003B2DE2"/>
     <w:rsid w:val="003B49E8"/>
     <w:rsid w:val="003C0487"/>
     <w:rsid w:val="003C0E71"/>
     <w:rsid w:val="003C3D26"/>
     <w:rsid w:val="003C4640"/>
     <w:rsid w:val="003C730A"/>
     <w:rsid w:val="003D1787"/>
     <w:rsid w:val="003D3F3F"/>
     <w:rsid w:val="003E1469"/>
     <w:rsid w:val="003E4114"/>
@@ -18418,73 +19677,76 @@
     <w:rsid w:val="003E6F9F"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F21A8"/>
     <w:rsid w:val="003F4809"/>
     <w:rsid w:val="003F5B2B"/>
     <w:rsid w:val="003F6EA6"/>
     <w:rsid w:val="00402B8D"/>
     <w:rsid w:val="00404A29"/>
     <w:rsid w:val="0041749B"/>
     <w:rsid w:val="0042001E"/>
     <w:rsid w:val="00426B04"/>
     <w:rsid w:val="00435FE4"/>
     <w:rsid w:val="00437594"/>
     <w:rsid w:val="00437872"/>
     <w:rsid w:val="00453B6E"/>
     <w:rsid w:val="004570D4"/>
     <w:rsid w:val="004573CB"/>
     <w:rsid w:val="004576B5"/>
     <w:rsid w:val="00460785"/>
     <w:rsid w:val="00460DCA"/>
     <w:rsid w:val="00463BE9"/>
     <w:rsid w:val="00463D59"/>
     <w:rsid w:val="00465CC3"/>
     <w:rsid w:val="00465F25"/>
     <w:rsid w:val="00470FD2"/>
+    <w:rsid w:val="0047443A"/>
     <w:rsid w:val="00475AA0"/>
     <w:rsid w:val="004766FF"/>
     <w:rsid w:val="004777AF"/>
     <w:rsid w:val="004817FC"/>
     <w:rsid w:val="00481A6B"/>
     <w:rsid w:val="00487C72"/>
     <w:rsid w:val="00487DAD"/>
     <w:rsid w:val="00491A9A"/>
     <w:rsid w:val="00492BF0"/>
     <w:rsid w:val="004956D4"/>
     <w:rsid w:val="004A0E27"/>
     <w:rsid w:val="004A21BF"/>
+    <w:rsid w:val="004A2898"/>
     <w:rsid w:val="004A61F7"/>
     <w:rsid w:val="004B1FC7"/>
     <w:rsid w:val="004B2C73"/>
     <w:rsid w:val="004B2EA6"/>
     <w:rsid w:val="004B4677"/>
     <w:rsid w:val="004B67F1"/>
     <w:rsid w:val="004B6A73"/>
     <w:rsid w:val="004C0680"/>
     <w:rsid w:val="004C101D"/>
     <w:rsid w:val="004C15DE"/>
     <w:rsid w:val="004C6D5E"/>
+    <w:rsid w:val="004C79E7"/>
     <w:rsid w:val="004D2F59"/>
     <w:rsid w:val="004D372D"/>
     <w:rsid w:val="004D385F"/>
     <w:rsid w:val="004D406F"/>
     <w:rsid w:val="004D5FD5"/>
     <w:rsid w:val="004D7B22"/>
     <w:rsid w:val="004E2611"/>
     <w:rsid w:val="004E2A59"/>
     <w:rsid w:val="004E36AE"/>
     <w:rsid w:val="004E69E8"/>
     <w:rsid w:val="004E7D62"/>
     <w:rsid w:val="004F0375"/>
     <w:rsid w:val="004F1B50"/>
     <w:rsid w:val="004F4FD8"/>
     <w:rsid w:val="004F6141"/>
     <w:rsid w:val="005033D6"/>
     <w:rsid w:val="00504A00"/>
     <w:rsid w:val="00504D12"/>
     <w:rsid w:val="005067B5"/>
     <w:rsid w:val="00506DD2"/>
     <w:rsid w:val="00506DFA"/>
     <w:rsid w:val="005078C1"/>
     <w:rsid w:val="0051124D"/>
     <w:rsid w:val="00511AD6"/>
     <w:rsid w:val="00512BEC"/>
@@ -18522,418 +19784,447 @@
     <w:rsid w:val="00592E81"/>
     <w:rsid w:val="00592E9F"/>
     <w:rsid w:val="00595B6C"/>
     <w:rsid w:val="00597279"/>
     <w:rsid w:val="005A09A2"/>
     <w:rsid w:val="005A0A94"/>
     <w:rsid w:val="005A26EF"/>
     <w:rsid w:val="005A61C0"/>
     <w:rsid w:val="005A7680"/>
     <w:rsid w:val="005B039C"/>
     <w:rsid w:val="005B2C68"/>
     <w:rsid w:val="005B5BCE"/>
     <w:rsid w:val="005B7631"/>
     <w:rsid w:val="005C23E8"/>
     <w:rsid w:val="005C47C1"/>
     <w:rsid w:val="005C6880"/>
     <w:rsid w:val="005C6B67"/>
     <w:rsid w:val="005C7276"/>
     <w:rsid w:val="005D4611"/>
     <w:rsid w:val="005D4A38"/>
     <w:rsid w:val="005D6116"/>
     <w:rsid w:val="005D71A1"/>
     <w:rsid w:val="005D7A59"/>
     <w:rsid w:val="005E1A08"/>
     <w:rsid w:val="005E37BE"/>
+    <w:rsid w:val="005E5186"/>
     <w:rsid w:val="005E6262"/>
     <w:rsid w:val="005E79F9"/>
     <w:rsid w:val="005F60D6"/>
     <w:rsid w:val="00601E0C"/>
     <w:rsid w:val="006028FD"/>
     <w:rsid w:val="00605304"/>
     <w:rsid w:val="0061132C"/>
     <w:rsid w:val="0061282F"/>
     <w:rsid w:val="0061502B"/>
     <w:rsid w:val="00616347"/>
     <w:rsid w:val="006172AD"/>
     <w:rsid w:val="006177C2"/>
+    <w:rsid w:val="0061798D"/>
     <w:rsid w:val="00617E2E"/>
     <w:rsid w:val="00617F16"/>
     <w:rsid w:val="006236CB"/>
     <w:rsid w:val="006248BB"/>
     <w:rsid w:val="006341A0"/>
+    <w:rsid w:val="00636DCB"/>
     <w:rsid w:val="006471EA"/>
     <w:rsid w:val="00663609"/>
     <w:rsid w:val="00663947"/>
     <w:rsid w:val="00665822"/>
     <w:rsid w:val="00666BFA"/>
+    <w:rsid w:val="00667E05"/>
     <w:rsid w:val="006713DC"/>
     <w:rsid w:val="00674EC8"/>
+    <w:rsid w:val="00676291"/>
     <w:rsid w:val="006800E3"/>
     <w:rsid w:val="006801B4"/>
     <w:rsid w:val="00686061"/>
     <w:rsid w:val="00687A6D"/>
+    <w:rsid w:val="00690D5D"/>
     <w:rsid w:val="0069165C"/>
     <w:rsid w:val="00693616"/>
     <w:rsid w:val="00693D73"/>
     <w:rsid w:val="006977DF"/>
     <w:rsid w:val="006A0D7A"/>
     <w:rsid w:val="006A2A4F"/>
     <w:rsid w:val="006A3302"/>
     <w:rsid w:val="006A6C5D"/>
     <w:rsid w:val="006B0AC1"/>
     <w:rsid w:val="006B76C6"/>
     <w:rsid w:val="006C034E"/>
     <w:rsid w:val="006C0A1F"/>
+    <w:rsid w:val="006C0C04"/>
     <w:rsid w:val="006C1C4C"/>
     <w:rsid w:val="006C2622"/>
     <w:rsid w:val="006C5E96"/>
     <w:rsid w:val="006C74C2"/>
     <w:rsid w:val="006C7765"/>
     <w:rsid w:val="006D597B"/>
     <w:rsid w:val="006E2476"/>
     <w:rsid w:val="006E29B6"/>
     <w:rsid w:val="006E5BA1"/>
     <w:rsid w:val="006E7A02"/>
     <w:rsid w:val="006F56FD"/>
     <w:rsid w:val="007128C7"/>
     <w:rsid w:val="00712AC4"/>
     <w:rsid w:val="0071511A"/>
     <w:rsid w:val="007167A3"/>
     <w:rsid w:val="00720C90"/>
     <w:rsid w:val="00721858"/>
     <w:rsid w:val="00723488"/>
     <w:rsid w:val="00723781"/>
     <w:rsid w:val="00725BE6"/>
     <w:rsid w:val="00731044"/>
     <w:rsid w:val="00731E53"/>
     <w:rsid w:val="00735671"/>
     <w:rsid w:val="00741215"/>
     <w:rsid w:val="00745D9C"/>
     <w:rsid w:val="00745EF0"/>
     <w:rsid w:val="00751C83"/>
     <w:rsid w:val="00752E63"/>
     <w:rsid w:val="00755D73"/>
     <w:rsid w:val="00756C03"/>
     <w:rsid w:val="00756D41"/>
     <w:rsid w:val="00761F79"/>
     <w:rsid w:val="0076369B"/>
     <w:rsid w:val="00763B04"/>
     <w:rsid w:val="00764378"/>
+    <w:rsid w:val="00764B70"/>
     <w:rsid w:val="00765107"/>
     <w:rsid w:val="00765449"/>
+    <w:rsid w:val="007668BC"/>
     <w:rsid w:val="00773534"/>
     <w:rsid w:val="00773C37"/>
     <w:rsid w:val="007768C7"/>
     <w:rsid w:val="00777C9B"/>
     <w:rsid w:val="007824BD"/>
     <w:rsid w:val="00784CF9"/>
     <w:rsid w:val="007941AD"/>
     <w:rsid w:val="007956B4"/>
     <w:rsid w:val="00797D1F"/>
     <w:rsid w:val="007A4E3E"/>
     <w:rsid w:val="007B01B0"/>
     <w:rsid w:val="007B24D5"/>
     <w:rsid w:val="007B25CC"/>
     <w:rsid w:val="007B49F4"/>
     <w:rsid w:val="007B553F"/>
     <w:rsid w:val="007C4532"/>
     <w:rsid w:val="007C689F"/>
     <w:rsid w:val="007C773D"/>
     <w:rsid w:val="007D4AB2"/>
     <w:rsid w:val="007D5CFA"/>
     <w:rsid w:val="007D6B4F"/>
     <w:rsid w:val="007D7CB1"/>
     <w:rsid w:val="007E1FC4"/>
     <w:rsid w:val="007E31A0"/>
     <w:rsid w:val="007E612F"/>
     <w:rsid w:val="007F109B"/>
     <w:rsid w:val="007F47B0"/>
     <w:rsid w:val="007F47E4"/>
     <w:rsid w:val="008003AD"/>
     <w:rsid w:val="008013DD"/>
     <w:rsid w:val="00803495"/>
     <w:rsid w:val="00803E5C"/>
     <w:rsid w:val="0080453F"/>
+    <w:rsid w:val="00804E2B"/>
     <w:rsid w:val="00806E60"/>
     <w:rsid w:val="0080702A"/>
     <w:rsid w:val="00807277"/>
     <w:rsid w:val="008077C6"/>
+    <w:rsid w:val="00810CAB"/>
     <w:rsid w:val="00813349"/>
     <w:rsid w:val="00813BA0"/>
     <w:rsid w:val="008143E6"/>
     <w:rsid w:val="00816F12"/>
     <w:rsid w:val="0082148C"/>
     <w:rsid w:val="008217CD"/>
     <w:rsid w:val="00822912"/>
     <w:rsid w:val="008235CA"/>
     <w:rsid w:val="00831474"/>
     <w:rsid w:val="00835ECE"/>
+    <w:rsid w:val="00837FF0"/>
     <w:rsid w:val="00850512"/>
     <w:rsid w:val="0085145D"/>
     <w:rsid w:val="00851C5C"/>
     <w:rsid w:val="008529B7"/>
     <w:rsid w:val="00860BC6"/>
     <w:rsid w:val="008622E8"/>
     <w:rsid w:val="0086416B"/>
     <w:rsid w:val="00870210"/>
     <w:rsid w:val="00871AA5"/>
     <w:rsid w:val="00873453"/>
     <w:rsid w:val="008762F8"/>
     <w:rsid w:val="00880B77"/>
     <w:rsid w:val="008833C0"/>
     <w:rsid w:val="008844B9"/>
     <w:rsid w:val="008948DD"/>
     <w:rsid w:val="00895C0E"/>
     <w:rsid w:val="00897251"/>
     <w:rsid w:val="008A25BE"/>
     <w:rsid w:val="008A4782"/>
     <w:rsid w:val="008A70C5"/>
     <w:rsid w:val="008B0A26"/>
     <w:rsid w:val="008B0B74"/>
     <w:rsid w:val="008B13BF"/>
     <w:rsid w:val="008B1DF7"/>
     <w:rsid w:val="008B4D6C"/>
     <w:rsid w:val="008B572B"/>
     <w:rsid w:val="008B57DB"/>
     <w:rsid w:val="008B5B6A"/>
     <w:rsid w:val="008C0CDD"/>
     <w:rsid w:val="008C1D95"/>
     <w:rsid w:val="008C320C"/>
     <w:rsid w:val="008C3CED"/>
     <w:rsid w:val="008C3D1E"/>
     <w:rsid w:val="008C4A5C"/>
     <w:rsid w:val="008C4B50"/>
     <w:rsid w:val="008C63C3"/>
     <w:rsid w:val="008D2BAA"/>
     <w:rsid w:val="008D4281"/>
     <w:rsid w:val="008D4418"/>
     <w:rsid w:val="008D4A4B"/>
+    <w:rsid w:val="008E09DF"/>
+    <w:rsid w:val="008E14DE"/>
     <w:rsid w:val="008E1C43"/>
     <w:rsid w:val="008E3D91"/>
     <w:rsid w:val="008E47AA"/>
     <w:rsid w:val="008E665D"/>
     <w:rsid w:val="008E6F13"/>
     <w:rsid w:val="008E7097"/>
     <w:rsid w:val="008F0C4F"/>
     <w:rsid w:val="008F3900"/>
     <w:rsid w:val="008F40C4"/>
     <w:rsid w:val="008F6682"/>
     <w:rsid w:val="008F7D14"/>
     <w:rsid w:val="00903D84"/>
     <w:rsid w:val="00903E89"/>
+    <w:rsid w:val="0090408A"/>
     <w:rsid w:val="00910510"/>
     <w:rsid w:val="00911EE8"/>
     <w:rsid w:val="00920FAB"/>
     <w:rsid w:val="009233CD"/>
     <w:rsid w:val="00931856"/>
     <w:rsid w:val="00936232"/>
     <w:rsid w:val="00936753"/>
     <w:rsid w:val="00940934"/>
     <w:rsid w:val="00942E5A"/>
     <w:rsid w:val="00945BAC"/>
     <w:rsid w:val="009502DA"/>
     <w:rsid w:val="00952150"/>
     <w:rsid w:val="00955A9A"/>
     <w:rsid w:val="00961999"/>
     <w:rsid w:val="00961CE2"/>
     <w:rsid w:val="00962C31"/>
     <w:rsid w:val="00965465"/>
     <w:rsid w:val="00971320"/>
     <w:rsid w:val="00971E9C"/>
     <w:rsid w:val="00976B37"/>
     <w:rsid w:val="009820CA"/>
     <w:rsid w:val="009839DA"/>
     <w:rsid w:val="00985856"/>
     <w:rsid w:val="00986C08"/>
     <w:rsid w:val="00990E4E"/>
     <w:rsid w:val="00995C05"/>
     <w:rsid w:val="009A05F0"/>
     <w:rsid w:val="009A0752"/>
     <w:rsid w:val="009A56D9"/>
     <w:rsid w:val="009A582D"/>
+    <w:rsid w:val="009A716E"/>
     <w:rsid w:val="009B284B"/>
     <w:rsid w:val="009B6FB0"/>
     <w:rsid w:val="009C1677"/>
     <w:rsid w:val="009C2DD3"/>
     <w:rsid w:val="009D1098"/>
+    <w:rsid w:val="009D57AD"/>
     <w:rsid w:val="009D642B"/>
     <w:rsid w:val="009E33FC"/>
     <w:rsid w:val="009E6800"/>
     <w:rsid w:val="009F0F06"/>
     <w:rsid w:val="009F3675"/>
     <w:rsid w:val="009F4192"/>
     <w:rsid w:val="009F449F"/>
     <w:rsid w:val="009F7073"/>
     <w:rsid w:val="009F7753"/>
     <w:rsid w:val="00A056A1"/>
     <w:rsid w:val="00A0645D"/>
     <w:rsid w:val="00A06E2D"/>
     <w:rsid w:val="00A1044C"/>
     <w:rsid w:val="00A11CAC"/>
     <w:rsid w:val="00A2189A"/>
     <w:rsid w:val="00A2248C"/>
     <w:rsid w:val="00A2324D"/>
+    <w:rsid w:val="00A25061"/>
     <w:rsid w:val="00A26329"/>
     <w:rsid w:val="00A2780B"/>
     <w:rsid w:val="00A3046B"/>
     <w:rsid w:val="00A33982"/>
     <w:rsid w:val="00A360D2"/>
     <w:rsid w:val="00A3718F"/>
     <w:rsid w:val="00A4243D"/>
     <w:rsid w:val="00A52DB0"/>
     <w:rsid w:val="00A52E30"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A57C38"/>
     <w:rsid w:val="00A601FA"/>
     <w:rsid w:val="00A60DE6"/>
+    <w:rsid w:val="00A63D57"/>
     <w:rsid w:val="00A65C9F"/>
     <w:rsid w:val="00A66DE0"/>
     <w:rsid w:val="00A706D9"/>
     <w:rsid w:val="00A719F3"/>
     <w:rsid w:val="00A7260A"/>
     <w:rsid w:val="00A72991"/>
     <w:rsid w:val="00A744BE"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A80A51"/>
     <w:rsid w:val="00A819FC"/>
     <w:rsid w:val="00A8449C"/>
     <w:rsid w:val="00A86AB5"/>
     <w:rsid w:val="00A975EF"/>
     <w:rsid w:val="00A97682"/>
     <w:rsid w:val="00AA1F37"/>
     <w:rsid w:val="00AA5268"/>
     <w:rsid w:val="00AA5A52"/>
     <w:rsid w:val="00AA772A"/>
     <w:rsid w:val="00AA7918"/>
     <w:rsid w:val="00AB06F8"/>
     <w:rsid w:val="00AB0DC2"/>
     <w:rsid w:val="00AB1381"/>
     <w:rsid w:val="00AB1AA8"/>
     <w:rsid w:val="00AB218F"/>
+    <w:rsid w:val="00AB2796"/>
     <w:rsid w:val="00AB4B47"/>
     <w:rsid w:val="00AB6D96"/>
     <w:rsid w:val="00AB71B2"/>
+    <w:rsid w:val="00AC0126"/>
     <w:rsid w:val="00AC4F2E"/>
     <w:rsid w:val="00AC50F3"/>
     <w:rsid w:val="00AC57D0"/>
     <w:rsid w:val="00AC6E1C"/>
     <w:rsid w:val="00AC70A7"/>
     <w:rsid w:val="00AD103F"/>
+    <w:rsid w:val="00AD4C7F"/>
     <w:rsid w:val="00AD6B9B"/>
     <w:rsid w:val="00AD7530"/>
     <w:rsid w:val="00AE3439"/>
     <w:rsid w:val="00AF0CF0"/>
     <w:rsid w:val="00AF20F1"/>
     <w:rsid w:val="00AF3159"/>
     <w:rsid w:val="00AF59E6"/>
     <w:rsid w:val="00AF7A12"/>
     <w:rsid w:val="00B00E6A"/>
     <w:rsid w:val="00B01125"/>
     <w:rsid w:val="00B013AB"/>
     <w:rsid w:val="00B034D6"/>
     <w:rsid w:val="00B067BE"/>
     <w:rsid w:val="00B06C34"/>
     <w:rsid w:val="00B11695"/>
     <w:rsid w:val="00B14459"/>
     <w:rsid w:val="00B148A7"/>
+    <w:rsid w:val="00B14FEA"/>
     <w:rsid w:val="00B25E46"/>
     <w:rsid w:val="00B300DD"/>
     <w:rsid w:val="00B334CB"/>
     <w:rsid w:val="00B34A29"/>
     <w:rsid w:val="00B35E08"/>
     <w:rsid w:val="00B37772"/>
     <w:rsid w:val="00B43BAC"/>
     <w:rsid w:val="00B44263"/>
+    <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B505DC"/>
+    <w:rsid w:val="00B52872"/>
     <w:rsid w:val="00B52DAB"/>
     <w:rsid w:val="00B6044B"/>
     <w:rsid w:val="00B6123A"/>
     <w:rsid w:val="00B61AC0"/>
     <w:rsid w:val="00B6548B"/>
     <w:rsid w:val="00B659A2"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B7078B"/>
     <w:rsid w:val="00B70FED"/>
     <w:rsid w:val="00B71832"/>
     <w:rsid w:val="00B723A7"/>
     <w:rsid w:val="00B732C4"/>
     <w:rsid w:val="00B75E38"/>
     <w:rsid w:val="00B775BD"/>
     <w:rsid w:val="00B82E1C"/>
     <w:rsid w:val="00B85215"/>
+    <w:rsid w:val="00B8536E"/>
     <w:rsid w:val="00B863E9"/>
     <w:rsid w:val="00B902F5"/>
     <w:rsid w:val="00B90896"/>
     <w:rsid w:val="00B94251"/>
     <w:rsid w:val="00B94D51"/>
     <w:rsid w:val="00B9504C"/>
     <w:rsid w:val="00BA0B48"/>
     <w:rsid w:val="00BA149D"/>
     <w:rsid w:val="00BA1CDA"/>
     <w:rsid w:val="00BA3715"/>
     <w:rsid w:val="00BA37D9"/>
     <w:rsid w:val="00BA3B92"/>
     <w:rsid w:val="00BA4BA3"/>
     <w:rsid w:val="00BA54F4"/>
     <w:rsid w:val="00BA5C30"/>
     <w:rsid w:val="00BA7DDB"/>
     <w:rsid w:val="00BB3137"/>
     <w:rsid w:val="00BB329E"/>
     <w:rsid w:val="00BB419E"/>
     <w:rsid w:val="00BB4820"/>
     <w:rsid w:val="00BC05C0"/>
     <w:rsid w:val="00BC3F6F"/>
     <w:rsid w:val="00BC7CBD"/>
+    <w:rsid w:val="00BD0D16"/>
     <w:rsid w:val="00BD6B48"/>
     <w:rsid w:val="00BE1DE7"/>
     <w:rsid w:val="00BE5E4D"/>
     <w:rsid w:val="00BE6149"/>
     <w:rsid w:val="00BE7B79"/>
     <w:rsid w:val="00BF16E6"/>
     <w:rsid w:val="00BF30F7"/>
     <w:rsid w:val="00C035CD"/>
     <w:rsid w:val="00C05C99"/>
+    <w:rsid w:val="00C07A9C"/>
     <w:rsid w:val="00C100BA"/>
     <w:rsid w:val="00C11557"/>
     <w:rsid w:val="00C16C89"/>
     <w:rsid w:val="00C200F2"/>
     <w:rsid w:val="00C21DD1"/>
     <w:rsid w:val="00C22295"/>
     <w:rsid w:val="00C300FC"/>
     <w:rsid w:val="00C31FD2"/>
     <w:rsid w:val="00C33883"/>
     <w:rsid w:val="00C3584A"/>
     <w:rsid w:val="00C408E3"/>
     <w:rsid w:val="00C4147C"/>
     <w:rsid w:val="00C43195"/>
     <w:rsid w:val="00C43414"/>
     <w:rsid w:val="00C45073"/>
     <w:rsid w:val="00C45D33"/>
     <w:rsid w:val="00C514F2"/>
     <w:rsid w:val="00C5348E"/>
     <w:rsid w:val="00C557B9"/>
+    <w:rsid w:val="00C56154"/>
     <w:rsid w:val="00C62F54"/>
     <w:rsid w:val="00C6366C"/>
     <w:rsid w:val="00C6458A"/>
     <w:rsid w:val="00C64FC7"/>
     <w:rsid w:val="00C6697F"/>
     <w:rsid w:val="00C66D1C"/>
     <w:rsid w:val="00C67674"/>
     <w:rsid w:val="00C720DF"/>
     <w:rsid w:val="00C73157"/>
     <w:rsid w:val="00C74A51"/>
     <w:rsid w:val="00C81D70"/>
     <w:rsid w:val="00C84428"/>
     <w:rsid w:val="00C84710"/>
     <w:rsid w:val="00C8486F"/>
     <w:rsid w:val="00C85820"/>
     <w:rsid w:val="00C904D7"/>
     <w:rsid w:val="00C90C62"/>
     <w:rsid w:val="00C92186"/>
     <w:rsid w:val="00C9415D"/>
     <w:rsid w:val="00CA57FA"/>
     <w:rsid w:val="00CA5F28"/>
     <w:rsid w:val="00CB32EA"/>
     <w:rsid w:val="00CC1240"/>
     <w:rsid w:val="00CC2CFE"/>
     <w:rsid w:val="00CC5686"/>
@@ -18952,235 +20243,274 @@
     <w:rsid w:val="00CF51F4"/>
     <w:rsid w:val="00CF5712"/>
     <w:rsid w:val="00CF5DF0"/>
     <w:rsid w:val="00CF5E67"/>
     <w:rsid w:val="00D00823"/>
     <w:rsid w:val="00D01AD9"/>
     <w:rsid w:val="00D03214"/>
     <w:rsid w:val="00D03906"/>
     <w:rsid w:val="00D04BAD"/>
     <w:rsid w:val="00D05AF7"/>
     <w:rsid w:val="00D07EA1"/>
     <w:rsid w:val="00D100BE"/>
     <w:rsid w:val="00D14E1A"/>
     <w:rsid w:val="00D150FA"/>
     <w:rsid w:val="00D23300"/>
     <w:rsid w:val="00D237B7"/>
     <w:rsid w:val="00D245F3"/>
     <w:rsid w:val="00D25222"/>
     <w:rsid w:val="00D25453"/>
     <w:rsid w:val="00D278BE"/>
     <w:rsid w:val="00D3173F"/>
     <w:rsid w:val="00D33C58"/>
     <w:rsid w:val="00D348BD"/>
     <w:rsid w:val="00D34E73"/>
     <w:rsid w:val="00D35C54"/>
+    <w:rsid w:val="00D36955"/>
     <w:rsid w:val="00D41412"/>
     <w:rsid w:val="00D43441"/>
     <w:rsid w:val="00D44E9D"/>
     <w:rsid w:val="00D453ED"/>
+    <w:rsid w:val="00D46207"/>
     <w:rsid w:val="00D46996"/>
+    <w:rsid w:val="00D474E1"/>
     <w:rsid w:val="00D50113"/>
     <w:rsid w:val="00D60CF8"/>
     <w:rsid w:val="00D61DE6"/>
     <w:rsid w:val="00D650AE"/>
     <w:rsid w:val="00D652D5"/>
     <w:rsid w:val="00D65EC6"/>
     <w:rsid w:val="00D666E6"/>
     <w:rsid w:val="00D708F1"/>
     <w:rsid w:val="00D75CFC"/>
     <w:rsid w:val="00D765F0"/>
     <w:rsid w:val="00D8014F"/>
     <w:rsid w:val="00D82958"/>
     <w:rsid w:val="00D84882"/>
     <w:rsid w:val="00D85267"/>
     <w:rsid w:val="00D8566E"/>
     <w:rsid w:val="00D856D1"/>
     <w:rsid w:val="00D87287"/>
     <w:rsid w:val="00D9387A"/>
     <w:rsid w:val="00D948F5"/>
     <w:rsid w:val="00DA1BB9"/>
     <w:rsid w:val="00DA3634"/>
     <w:rsid w:val="00DA4E07"/>
     <w:rsid w:val="00DA67D0"/>
     <w:rsid w:val="00DB300C"/>
     <w:rsid w:val="00DC45D3"/>
     <w:rsid w:val="00DC46DB"/>
     <w:rsid w:val="00DC63CB"/>
     <w:rsid w:val="00DD11DC"/>
     <w:rsid w:val="00DD1748"/>
     <w:rsid w:val="00DD175A"/>
     <w:rsid w:val="00DD17F8"/>
     <w:rsid w:val="00DD1AC7"/>
     <w:rsid w:val="00DD2D29"/>
     <w:rsid w:val="00DD4ECF"/>
     <w:rsid w:val="00DD7B01"/>
     <w:rsid w:val="00DE3F2B"/>
     <w:rsid w:val="00DE43FF"/>
     <w:rsid w:val="00DE5F21"/>
     <w:rsid w:val="00DF01C9"/>
     <w:rsid w:val="00DF4942"/>
+    <w:rsid w:val="00DF7603"/>
     <w:rsid w:val="00E0208E"/>
     <w:rsid w:val="00E0226D"/>
     <w:rsid w:val="00E03E70"/>
     <w:rsid w:val="00E13C9C"/>
     <w:rsid w:val="00E16D81"/>
     <w:rsid w:val="00E1743D"/>
     <w:rsid w:val="00E265FE"/>
     <w:rsid w:val="00E27472"/>
     <w:rsid w:val="00E306FC"/>
     <w:rsid w:val="00E31E7F"/>
     <w:rsid w:val="00E33A28"/>
     <w:rsid w:val="00E347F9"/>
     <w:rsid w:val="00E34B5D"/>
     <w:rsid w:val="00E35153"/>
     <w:rsid w:val="00E36669"/>
     <w:rsid w:val="00E400C8"/>
     <w:rsid w:val="00E42DA6"/>
     <w:rsid w:val="00E42FAD"/>
     <w:rsid w:val="00E46CD8"/>
     <w:rsid w:val="00E5625C"/>
     <w:rsid w:val="00E60127"/>
     <w:rsid w:val="00E60E8A"/>
     <w:rsid w:val="00E61599"/>
     <w:rsid w:val="00E631DF"/>
     <w:rsid w:val="00E644E5"/>
     <w:rsid w:val="00E6577E"/>
+    <w:rsid w:val="00E66804"/>
+    <w:rsid w:val="00E711BF"/>
     <w:rsid w:val="00E712F4"/>
+    <w:rsid w:val="00E72112"/>
     <w:rsid w:val="00E74057"/>
     <w:rsid w:val="00E76CAB"/>
     <w:rsid w:val="00E778F8"/>
     <w:rsid w:val="00E8739C"/>
     <w:rsid w:val="00E90587"/>
     <w:rsid w:val="00E9315F"/>
     <w:rsid w:val="00E9605A"/>
     <w:rsid w:val="00E96506"/>
     <w:rsid w:val="00E96A28"/>
     <w:rsid w:val="00E97168"/>
     <w:rsid w:val="00EA146F"/>
     <w:rsid w:val="00EB0A08"/>
     <w:rsid w:val="00EB12E8"/>
     <w:rsid w:val="00EB2388"/>
     <w:rsid w:val="00EB2840"/>
     <w:rsid w:val="00EB4242"/>
     <w:rsid w:val="00EB48A3"/>
     <w:rsid w:val="00EB7687"/>
     <w:rsid w:val="00EC16CD"/>
     <w:rsid w:val="00EC7D2A"/>
     <w:rsid w:val="00ED75C7"/>
     <w:rsid w:val="00EE0523"/>
     <w:rsid w:val="00EE32A8"/>
     <w:rsid w:val="00EE4157"/>
     <w:rsid w:val="00EE4601"/>
     <w:rsid w:val="00EE5D37"/>
     <w:rsid w:val="00EE68D5"/>
     <w:rsid w:val="00EE6FCA"/>
     <w:rsid w:val="00EF0B63"/>
     <w:rsid w:val="00EF2362"/>
     <w:rsid w:val="00EF3596"/>
     <w:rsid w:val="00EF6190"/>
     <w:rsid w:val="00F017CC"/>
     <w:rsid w:val="00F02DDD"/>
     <w:rsid w:val="00F05314"/>
     <w:rsid w:val="00F06EC2"/>
     <w:rsid w:val="00F10CF1"/>
     <w:rsid w:val="00F115D7"/>
     <w:rsid w:val="00F130AC"/>
     <w:rsid w:val="00F178EC"/>
     <w:rsid w:val="00F2120A"/>
+    <w:rsid w:val="00F21E08"/>
     <w:rsid w:val="00F2413D"/>
     <w:rsid w:val="00F246D8"/>
+    <w:rsid w:val="00F24CCD"/>
     <w:rsid w:val="00F27AA0"/>
     <w:rsid w:val="00F308D4"/>
     <w:rsid w:val="00F32F0B"/>
     <w:rsid w:val="00F418B5"/>
     <w:rsid w:val="00F446B2"/>
     <w:rsid w:val="00F447A0"/>
+    <w:rsid w:val="00F44AF8"/>
     <w:rsid w:val="00F456F2"/>
     <w:rsid w:val="00F52767"/>
     <w:rsid w:val="00F54EE5"/>
     <w:rsid w:val="00F5726C"/>
     <w:rsid w:val="00F61FC0"/>
     <w:rsid w:val="00F65659"/>
     <w:rsid w:val="00F65739"/>
     <w:rsid w:val="00F72661"/>
     <w:rsid w:val="00F73A1C"/>
     <w:rsid w:val="00F74232"/>
     <w:rsid w:val="00F76934"/>
     <w:rsid w:val="00F775BF"/>
     <w:rsid w:val="00F81B19"/>
     <w:rsid w:val="00F8491A"/>
     <w:rsid w:val="00F85B46"/>
     <w:rsid w:val="00F861C9"/>
     <w:rsid w:val="00F90F63"/>
     <w:rsid w:val="00F913F6"/>
     <w:rsid w:val="00F92CFA"/>
     <w:rsid w:val="00F9320D"/>
     <w:rsid w:val="00F95D40"/>
     <w:rsid w:val="00F96CD3"/>
     <w:rsid w:val="00FA2D3D"/>
     <w:rsid w:val="00FA2F8D"/>
     <w:rsid w:val="00FA42FC"/>
     <w:rsid w:val="00FA520D"/>
     <w:rsid w:val="00FA7C1A"/>
     <w:rsid w:val="00FB2351"/>
     <w:rsid w:val="00FB27D3"/>
     <w:rsid w:val="00FB3769"/>
     <w:rsid w:val="00FB4137"/>
     <w:rsid w:val="00FB7064"/>
+    <w:rsid w:val="00FC5347"/>
     <w:rsid w:val="00FC5E70"/>
     <w:rsid w:val="00FD0013"/>
     <w:rsid w:val="00FD287A"/>
     <w:rsid w:val="00FD2BB9"/>
     <w:rsid w:val="00FD317B"/>
     <w:rsid w:val="00FD3BEA"/>
     <w:rsid w:val="00FD74FB"/>
     <w:rsid w:val="00FE4BFF"/>
     <w:rsid w:val="00FE5CFF"/>
     <w:rsid w:val="00FE635C"/>
     <w:rsid w:val="00FE67B6"/>
     <w:rsid w:val="00FE6C14"/>
     <w:rsid w:val="00FE76CC"/>
     <w:rsid w:val="00FF229E"/>
     <w:rsid w:val="00FF309F"/>
     <w:rsid w:val="00FF56CA"/>
     <w:rsid w:val="00FF6B02"/>
     <w:rsid w:val="00FF75D9"/>
     <w:rsid w:val="00FF7C4A"/>
+    <w:rsid w:val="03BDDE46"/>
     <w:rsid w:val="048AF2A1"/>
+    <w:rsid w:val="0A1FDF0D"/>
+    <w:rsid w:val="0B10BB7C"/>
     <w:rsid w:val="0C9ACADE"/>
+    <w:rsid w:val="0E44BA04"/>
     <w:rsid w:val="137A77D4"/>
     <w:rsid w:val="150ED074"/>
     <w:rsid w:val="234E5C9E"/>
+    <w:rsid w:val="24349524"/>
+    <w:rsid w:val="2ACE8F0F"/>
+    <w:rsid w:val="2CA9BD9A"/>
+    <w:rsid w:val="375C0C9A"/>
+    <w:rsid w:val="377E0718"/>
+    <w:rsid w:val="389E3644"/>
     <w:rsid w:val="396F97BB"/>
+    <w:rsid w:val="3D87005A"/>
+    <w:rsid w:val="3F0E1363"/>
+    <w:rsid w:val="407A8E69"/>
     <w:rsid w:val="42DF037C"/>
+    <w:rsid w:val="4B9B19AB"/>
     <w:rsid w:val="4CA883FA"/>
+    <w:rsid w:val="4F48D3F1"/>
     <w:rsid w:val="50F781B5"/>
+    <w:rsid w:val="536AF4CE"/>
+    <w:rsid w:val="5591FE30"/>
+    <w:rsid w:val="55EC6776"/>
+    <w:rsid w:val="600EB7A6"/>
+    <w:rsid w:val="604548BC"/>
+    <w:rsid w:val="619713CD"/>
+    <w:rsid w:val="63BFA67B"/>
     <w:rsid w:val="64219494"/>
     <w:rsid w:val="68578199"/>
+    <w:rsid w:val="6904CA46"/>
+    <w:rsid w:val="694D6058"/>
+    <w:rsid w:val="6BABFCA3"/>
     <w:rsid w:val="6F4478EA"/>
     <w:rsid w:val="72489AFD"/>
+    <w:rsid w:val="77F13DB4"/>
+    <w:rsid w:val="7D329CC0"/>
+    <w:rsid w:val="7D72D2AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42DF037C"/>
@@ -19946,52 +21276,56 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029205C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-quality-integrity/ethical-review/informed-consent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management/rdm-policy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.go-fair.org/fair-principles/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/data/privacy-security" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/media/2023-05-14-03-23informedconsent-forminterviews-dodive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/eur-employee/organisation/professional-services/financial-services/tax-matters/payments-natural-persons?check_logged_in=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/anonymising-your-research-data" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-quality-integrity/ethical-review" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slachtofferhulp.nl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -20232,62 +21566,58 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" xmlns:ns3="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a9e1b99159a05a87fcaedf5a142166e0" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CF4BFED62A8978428048AF6F6013A00A" ma:contentTypeVersion="8" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="da2e2459dcc28cf871947ec78a625e8f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" xmlns:ns3="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3069270304163973a010d8d27e25930e" ns2:_="" ns3:_="">
     <xsd:import namespace="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee"/>
     <xsd:import namespace="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -20432,321 +21762,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C739BD27-F673-4C46-A381-313F13E00FC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{327FB6D1-D653-46EA-B1A6-50BA384D2D49}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A03509DA-4134-47FE-8E26-31AE066C2BEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee"/>
     <ds:schemaRef ds:uri="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66FC5D9D-07EE-4F3A-A666-6FD30F0B5CC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592A8F63-3A1D-4769-8164-D8550EC0A525}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4340</Words>
-  <Characters>23876</Characters>
+  <Words>4441</Words>
+  <Characters>24428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>198</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28160</CharactersWithSpaces>
+  <CharactersWithSpaces>28812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...200 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bo Schijven</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CF4BFED62A8978428048AF6F6013A00A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">