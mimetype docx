--- v0 (2025-10-16)
+++ v1 (2026-05-23)
@@ -1,401 +1,529 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61680790" w14:textId="77777777" w:rsidR="008E47AA" w:rsidRPr="00A452D8" w:rsidRDefault="008E47AA" w:rsidP="008E47AA">
+    <w:p w14:paraId="36EA4FFD" w14:textId="385CA828" w:rsidR="00011C86" w:rsidRPr="009C78B0" w:rsidRDefault="2A6437BA" w:rsidP="237BD030">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A452D8">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">C1 informatieformulier </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">C1 </w:t>
+      </w:r>
+      <w:r w:rsidR="6C1115F3" w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
-          <w:sz w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A452D8">
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Informatie en toestemmingsverklaring</w:t>
+      </w:r>
+      <w:r w:rsidR="4B155899" w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:eastAsia="Museo Sans 500"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
-          <w:sz w:val="36"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (ethiek en privacy)</w:t>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560B70FB" w14:textId="77777777" w:rsidR="00011C86" w:rsidRPr="004F4FB3" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C23E8" w:rsidRPr="004F4FB3" w14:paraId="6D6B8B3E" w14:textId="77777777">
+      <w:tr w:rsidR="005C23E8" w:rsidRPr="004F4FB3" w14:paraId="6D6B8B3E" w14:textId="77777777" w:rsidTr="00CC5F49">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFC5591" w14:textId="0CB0DA6C" w:rsidR="005C23E8" w:rsidRPr="0011384C" w:rsidRDefault="005C23E8">
+          <w:p w14:paraId="6AFC5591" w14:textId="135D059D" w:rsidR="005C23E8" w:rsidRPr="0011384C" w:rsidRDefault="005C23E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011384C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
             <w:r w:rsidRPr="0011384C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00853BE0">
+            <w:r w:rsidR="00CC5F49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15/02/2024</w:t>
+              <w:t>22-04-2026</w:t>
             </w:r>
             <w:r w:rsidRPr="0011384C">
               <w:rPr>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0011384C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classificatie:</w:t>
             </w:r>
             <w:r w:rsidRPr="0011384C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00A339EF" w14:textId="77777777" w:rsidR="00011C86" w:rsidRDefault="00011C86" w:rsidP="00011C86">
+    <w:p w14:paraId="0F5688FD" w14:textId="77777777" w:rsidR="00FF249D" w:rsidRDefault="00FF249D" w:rsidP="00B13923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EB336E" w14:textId="305A32AB" w:rsidR="00B13923" w:rsidRPr="00827E21" w:rsidRDefault="043C8A34" w:rsidP="00B13923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kies: </w:t>
+      </w:r>
+      <w:r w:rsidR="39D1E0E4" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toestemming of algemeen belang (wettelijke grondslag</w:t>
+      </w:r>
+      <w:r w:rsidR="7D68707C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privacy)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30365290" w14:textId="4E0CA174" w:rsidR="00447868" w:rsidRDefault="68BA2E26" w:rsidP="00B13923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit template maakt gebruik van toestemming (Engels: consent) als wettelijke grondslag om persoonsgegevens te verzamelen. Indien je gebruik wilt maken van algemeen belang (Engels: public interest) als wettelijke grondslag, moet de tekst op een aantal punten aangepast worden. Instructies voor deze aanpassingen zijn te vinden in de comments in dit document. </w:t>
+      </w:r>
+      <w:r w:rsidR="52D5FE86" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Als je gebruik maakt van toestemming, verwijder dan deze comments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FA4E5B" w14:textId="5468B642" w:rsidR="00B63115" w:rsidRDefault="00B63115" w:rsidP="00B13923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFA574E" w14:textId="706ADFB4" w:rsidR="002F3062" w:rsidRPr="00827E21" w:rsidRDefault="46CCD268" w:rsidP="00B13923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3062">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor meer informatie zie: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E5579D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" \l "what-is-the-informed-consent-public-interest-template"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002F3062">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A339EF" w14:textId="77777777" w:rsidR="00011C86" w:rsidRPr="00827E21" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EF321E4" w14:textId="77777777" w:rsidR="000F54FC" w:rsidRPr="00A452D8" w:rsidRDefault="000F54FC" w:rsidP="000F54FC">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF321E4" w14:textId="62DF6095" w:rsidR="000F54FC" w:rsidRPr="00A452D8" w:rsidRDefault="03B5FC86" w:rsidP="000F54FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A452D8">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoe werkt het template? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34F7621F" w14:textId="10A1AFEB" w:rsidR="000F54FC" w:rsidRPr="009A5A1E" w:rsidRDefault="000F54FC" w:rsidP="00D351E6">
+        <w:t xml:space="preserve">Hoe </w:t>
+      </w:r>
+      <w:r w:rsidR="533CAFB9" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gebruik ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het template? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F7621F" w14:textId="5CC42C29" w:rsidR="000F54FC" w:rsidRPr="009A5A1E" w:rsidRDefault="03B5FC86" w:rsidP="237BD030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F1825">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructies staan in </w:t>
       </w:r>
-      <w:r w:rsidR="008039C2">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="5F773AFF" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">groen en grijs gemarkeerd </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0BA80E1F" w14:textId="7AD0A67C" w:rsidR="008039C2" w:rsidRPr="008039C2" w:rsidRDefault="008039C2" w:rsidP="00D351E6">
+      <w:r w:rsidR="111D105A" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– verwijder deze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA80E1F" w14:textId="7D249686" w:rsidR="008039C2" w:rsidRPr="008039C2" w:rsidRDefault="5F773AFF" w:rsidP="237BD030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008039C2">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorbeelden staan in </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5A1E">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oranje</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="117C192E" w14:textId="0F36F1F9" w:rsidR="000F54FC" w:rsidRDefault="000F54FC" w:rsidP="000F54FC">
+      <w:r w:rsidR="111D105A" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – neem over indien relevant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117C192E" w14:textId="21AA076A" w:rsidR="000F54FC" w:rsidRDefault="03B5FC86" w:rsidP="000F54FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A53CD">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>[Tekst]</w:t>
-[...17 lines deleted...]
-        </w:numPr>
+        <w:t>[Tekst] = vul zelf in of maak een keuze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA0C559" w14:textId="417E9CC5" w:rsidR="000F54FC" w:rsidRPr="002F1825" w:rsidRDefault="000F54FC" w:rsidP="237BD030">
+      <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005645AC">
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="nl-NL"/>
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2564A855" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00A452D8" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A452D8">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Museo Sans 500" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Mag ik afwijken van het template? </w:t>
       </w:r>
@@ -1166,196 +1294,147 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:iCs/>
           <w:color w:val="35343B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A20D067" w14:textId="77777777" w:rsidR="000B2139" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E7C22E" w14:textId="77777777" w:rsidR="000B2139" w:rsidRDefault="000B2139" w:rsidP="000B2139">
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2BCA755F" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00267508" w:rsidRDefault="19751953" w:rsidP="237BD030">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Informatie en toestemmingsverklaring </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11058B71" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00267508" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC31DEF" w14:textId="77777777" w:rsidR="000B2139" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2BCA755F" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00267508" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384549">
+        <w:rPr>
+          <w:rStyle w:val="TitleChar"/>
+        </w:rPr>
+        <w:t>Titel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384549">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A452D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Kort en bondige titel (+/- 5 makkelijke woorden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04600FED" w14:textId="77777777" w:rsidR="000B2139" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CD7A48">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744FB01D" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00267508" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...91 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Inleiding </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30245181" w14:textId="33DA9B9F" w:rsidR="000B2139" w:rsidRPr="00A452D8" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A452D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1954,91 +2033,73 @@
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4337A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7639E7" w14:textId="77777777" w:rsidR="001E5877" w:rsidRDefault="001E5877" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005C43E6" w14:textId="77777777" w:rsidR="001E5877" w:rsidRPr="00F4337A" w:rsidRDefault="001E5877" w:rsidP="000B2139">
-[...20 lines deleted...]
-    <w:p w14:paraId="3707BD37" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00F4337A" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+    <w:p w14:paraId="3707BD37" w14:textId="0FA050F0" w:rsidR="000B2139" w:rsidRPr="00F4337A" w:rsidRDefault="19751953" w:rsidP="237BD030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F4337A">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Waarom vragen wij u om deel te nemen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F4337A">
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF2B235" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="009A5A1E" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
@@ -4399,51 +4460,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92298">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Welke gegevens heb ik van u nodig</w:t>
       </w:r>
       <w:r w:rsidRPr="00B92298" w:rsidDel="00B92298">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44496800" w14:textId="2409F99E" w:rsidR="000B2139" w:rsidRPr="009A5A1E" w:rsidRDefault="00D97F3C" w:rsidP="000B2139">
+    <w:p w14:paraId="44496800" w14:textId="55899FEC" w:rsidR="000B2139" w:rsidRPr="009A5A1E" w:rsidRDefault="00D97F3C" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Het is belangrijk om transparant te zijn naar de deelnemers over welke data</w:t>
       </w:r>
       <w:r w:rsidR="00673202" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4492,75 +4553,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> gaat </w:t>
       </w:r>
       <w:r w:rsidR="0044750C" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>gebruiken (o.a. verzamelen en matchen)</w:t>
       </w:r>
       <w:r w:rsidR="00673202" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">als het om </w:t>
+        <w:t xml:space="preserve">, in het bijzonder als het om </w:t>
       </w:r>
       <w:r w:rsidR="000D3034" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>persoonsgegevens</w:t>
       </w:r>
       <w:r w:rsidR="009C71CE" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
@@ -4577,124 +4614,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> gaat.</w:t>
       </w:r>
       <w:r w:rsidR="000B2139" w:rsidRPr="009900C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B2139" w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leg uit welke persoonsgegevens, </w:t>
-[...11 lines deleted...]
-        <w:t>met name</w:t>
+        <w:t>Leg uit welke persoonsgegevens, in het bijzonder bijzondere categorieën</w:t>
       </w:r>
       <w:r w:rsidR="000B2139" w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> bijzondere categorieën</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="000B2139" w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:vertAlign w:val="superscript"/>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> van persoonsgegevens of gegevens van strafrechtelijke aard, je gaat verwerken.</w:t>
       </w:r>
       <w:r w:rsidR="000B2139" w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F279B8B" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="001F31E1" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366B24">
@@ -5000,51 +4989,51 @@
       <w:r w:rsidRPr="00D03EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> te geven. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C77D32" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00D03EEC" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351AA727" w14:textId="77777777" w:rsidR="000B2139" w:rsidRPr="00D03EEC" w:rsidRDefault="000B2139" w:rsidP="000B2139">
+    <w:p w14:paraId="351AA727" w14:textId="09AAF584" w:rsidR="000B2139" w:rsidRDefault="000B2139" w:rsidP="000B2139">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ook heb ik uw [</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -5067,116 +5056,172 @@
         </w:rPr>
         <w:t>] nodig, om de resultaten van het onderzoek naar u op te sturen [</w:t>
       </w:r>
       <w:r w:rsidRPr="009177F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>per mail; per post</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">].  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1348FA9F" w14:textId="77777777" w:rsidR="00C5348E" w:rsidRDefault="00C5348E" w:rsidP="00990E4E">
+    <w:p w14:paraId="69CE45E4" w14:textId="77777777" w:rsidR="0088117E" w:rsidRDefault="0088117E" w:rsidP="000B2139">
+      <w:pPr>
+        <w:pStyle w:val="BasistekstPharos"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205F4FFF" w14:textId="2EFD8601" w:rsidR="0088117E" w:rsidRPr="00B713F8" w:rsidRDefault="0088117E" w:rsidP="000B2139">
+      <w:pPr>
+        <w:pStyle w:val="BasistekstPharos"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00B713F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="008E5C48" w:rsidRPr="00B713F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB3DEB3" w14:textId="44DE6CCA" w:rsidR="00C5348E" w:rsidRDefault="00C5348E" w:rsidP="000B2139">
+      <w:pPr>
+        <w:pStyle w:val="BasistekstPharos"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F9BAB6" w14:textId="182EF6C0" w:rsidR="004B6A73" w:rsidRPr="00267508" w:rsidRDefault="004B6A73" w:rsidP="004B6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie kan uw gegevens zien? </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wie kan uw gegevens zien? </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>/Hoe wordt er met mijn data omgegaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349FF973" w14:textId="614D72D8" w:rsidR="003F2690" w:rsidRPr="009A5A1E" w:rsidRDefault="003F2690" w:rsidP="003F2690">
+    <w:p w14:paraId="349FF973" w14:textId="545DD59F" w:rsidR="003F2690" w:rsidRPr="009A5A1E" w:rsidRDefault="003F2690" w:rsidP="003F2690">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Leg uit hoe het onderzoeksteam de vertrouwelijkheid van gegevens met betrekking tot de deelnemer en gegevens die de deelnemer deelt zal waarborgen. Licht de grenzen van vertrouwelijkheid toe. Kijk goed welke delen van de voorbeeldtekst op jouw onderzoek van toepassing zijn en pas of vul aan waar nodig.</w:t>
+        <w:t>Leg uit hoe het onderzoeksteam de vertrouwelijkheid van gegevens met betrekking tot de deelnemer en gegevens die de deelnemer deelt, zal waarborgen. Licht de grenzen van vertrouwelijkheid toe. Kijk goed welke delen van de voorbeeldtekst op jouw onderzoek van toepassing zijn en pas of vul aan waar nodig.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78317A5B" w14:textId="77777777" w:rsidR="003F2690" w:rsidRPr="006C0AE7" w:rsidRDefault="003F2690" w:rsidP="003F2690">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2FF424" w14:textId="77777777" w:rsidR="003F2690" w:rsidRPr="00D03EEC" w:rsidRDefault="003F2690" w:rsidP="003F2690">
@@ -5572,51 +5617,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B97104" w14:textId="77777777" w:rsidR="003F2690" w:rsidRPr="009A5A1E" w:rsidRDefault="003F2690" w:rsidP="003F2690">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien je in een publicatie vermeldt welke organisaties aan het onderzoek meedoen, ga dan na of dit een potentieel identificerende factor is, ook al wordt de naam van de deelnemer niet in de rapportage opgenomen. Informeer de deelnemer hierover (zie ook dit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="009A5A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t xml:space="preserve">best </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009A5A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>practice</w:t>
         </w:r>
@@ -6168,51 +6213,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2293CA7C" w14:textId="77777777" w:rsidR="003F2690" w:rsidRPr="00DF417B" w:rsidRDefault="003F2690" w:rsidP="003F2690">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Hier leg je uit hoelang persoonsgegevens zullen worden opgeslagen. Volgens het </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00DF417B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>EUR-beleid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor onderzoeksgegevens moeten EUR-onderzoekers ervoor zorgen dat:</w:t>
       </w:r>
     </w:p>
@@ -6321,51 +6366,51 @@
       <w:r w:rsidR="0039523A" w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Neem contact op met de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00DF417B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>facultaire data steward</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> wanneer je denkt dat een andere bewaarperiode dient te worden gehanteerd voor je onderzoek.</w:t>
       </w:r>
     </w:p>
@@ -6384,238 +6429,115 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF417B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Niet alle gegevens zijn noodzakelijkerwijs nodig om de integriteit van het onderzoek aan te tonen. Bedenk en geef in de informatiebrief aan welke verzamelde gegevens eerder verwijderd worden. Zo zijn contactgegevens ('niet-onderzoeksgegevens') vaak niet nodig voor integriteitsdoeleinden en moeten deze eerder worden verwijderd. Als je bepaalde gegevens korter dan 10 jaar bewaard, vermeld dit in je Data Management Plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035DFF05" w14:textId="77777777" w:rsidR="00A2772B" w:rsidRDefault="00A2772B" w:rsidP="00603222">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D495803" w14:textId="50BD1FF8" w:rsidR="00D638A1" w:rsidRDefault="00A43BE7" w:rsidP="00603222">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00952CA1">
+    <w:p w14:paraId="29B076B6" w14:textId="0B50FC7D" w:rsidR="0083571A" w:rsidRDefault="4F4B39F2" w:rsidP="00603222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De looptijd van het project is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[x</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t>[x periode]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Daarna worden de gegevens nog 10 jaar bewaard</w:t>
+      </w:r>
+      <w:r w:rsidR="7C7F6B81" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007965E2">
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="7C7F6B81" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="470C0F07" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andere onderzoekers de mogelijkheid om te controleren of het onderzoek juist is uitgevoerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9D15CF" w14:textId="77777777" w:rsidR="00D638A1" w:rsidRDefault="00D638A1" w:rsidP="00603222">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA533C6" w14:textId="0FCF3285" w:rsidR="00603222" w:rsidRDefault="00603222" w:rsidP="00603222">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -6933,51 +6855,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> zie</w:t>
       </w:r>
       <w:r w:rsidR="00A451E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00596979" w:rsidRPr="00083383">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>Anonymising</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00596979" w:rsidRPr="00083383">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
@@ -7062,51 +6984,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Ervoor te zorgen dat gegevens, in navolging van </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00671D7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>de FAIR-beginselen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, “as open as </w:t>
       </w:r>
@@ -7184,918 +7106,1047 @@
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>” zijn.</w:t>
       </w:r>
       <w:r w:rsidR="00B95DBD" w:rsidRPr="009A5A1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E62243B" w14:textId="77777777" w:rsidR="00D25C64" w:rsidRDefault="00D25C64" w:rsidP="00D25C64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk90392893"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00D66557">
+      <w:bookmarkStart w:id="2" w:name="_Hlk90392893"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk90393331"/>
+    </w:p>
+    <w:p w14:paraId="314AB416" w14:textId="29C45701" w:rsidR="00645472" w:rsidRPr="00D66557" w:rsidRDefault="1A3C9887" w:rsidP="237BD030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geanonimiseerde gegevens: </w:t>
+      </w:r>
+      <w:r w:rsidR="2216D724" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Voor het verder delen en verder gebruik van anonieme gegevens heb je geen aanvullende toestemming nodig</w:t>
+      </w:r>
+      <w:r w:rsidR="774E7763" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, wel is het belangrijk dat je het uitlegt en zelf het verschil tussen anoniem en pseudoniem goed kent</w:t>
+      </w:r>
+      <w:r w:rsidR="2216D724" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als je na overleg met de facultaire data steward/privacy officer concludeert dat anonimiseren van gegevens niet mogelijk is en/of de veiligheid van de deelnemer niet kan worden gewaarborgd, </w:t>
+      </w:r>
+      <w:r w:rsidR="16406330" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pas de tekst dan </w:t>
+      </w:r>
+      <w:r w:rsidR="3B4FA01D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan de hand hiervan </w:t>
+      </w:r>
+      <w:r w:rsidR="16406330" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="342F44C4" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="5485E31B" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>zoals het weghalen van het stukje over het delen van niet herleidbare gegevens</w:t>
+      </w:r>
+      <w:r w:rsidR="589C2F73" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="767246E0" w:rsidRPr="237BD030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B4070D" w:rsidRPr="009A5A1E">
-[...19 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+    </w:p>
+    <w:p w14:paraId="6952313B" w14:textId="77777777" w:rsidR="00645472" w:rsidRDefault="00645472" w:rsidP="00D25C64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C72A28B" w14:textId="4FD3BA4D" w:rsidR="00A7334F" w:rsidRDefault="5134CD48" w:rsidP="237BD030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij maken </w:t>
+      </w:r>
+      <w:r w:rsidR="4B2CAA54" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gegevens openbaar beschikbaar zodat geïnteresseerde toegang hebben tot de gegevens/</w:t>
+      </w:r>
+      <w:r w:rsidR="7C9D857D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De gegevens</w:t>
+      </w:r>
+      <w:r w:rsidR="3A08A167" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="7C9D857D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B033B">
-[...70 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="3A08A167" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[zoals …],</w:t>
+      </w:r>
+      <w:r w:rsidR="7C9D857D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die wij verzamelen kunnen van belang zijn voor </w:t>
+      </w:r>
+      <w:r w:rsidR="0E84047B" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderwijs of voor </w:t>
+      </w:r>
+      <w:r w:rsidR="7C9D857D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ander wetenschappelijk onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidR="0AA2606D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>door ons of door andere</w:t>
+      </w:r>
+      <w:r w:rsidR="77E6B174" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="4B2CAA54" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="52E2B385" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="05863DAC" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="15D5B3E9" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="62734017" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egevens </w:t>
+      </w:r>
+      <w:r w:rsidR="67E99CFD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidR="67E99CFD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidR="67E99CFD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar u herleidbaar zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="0FE2DDFA" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zullen wij hiervoor </w:t>
+      </w:r>
+      <w:r w:rsidR="06BC637A" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>openbaar delen</w:t>
+      </w:r>
+      <w:r w:rsidR="67E99CFD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC42253" w14:textId="77777777" w:rsidR="00A7334F" w:rsidRDefault="00A7334F" w:rsidP="00D25C64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3280D83D" w14:textId="6AC1FF51" w:rsidR="00D64C93" w:rsidRDefault="25D398D3" w:rsidP="237BD030">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>En wanneer van toepassing</w:t>
+      </w:r>
+      <w:r w:rsidR="470182F8" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B33C57" w:rsidRPr="007B033B">
-[...24 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="628BA5C8" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>ook het delen van persoonsgegevens</w:t>
+      </w:r>
+      <w:r w:rsidR="470182F8" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="759864FB" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(d.w.z., niet-anonieme gegevens)</w:t>
+      </w:r>
+      <w:r w:rsidR="470182F8" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="11AF29B5" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ander </w:t>
+      </w:r>
+      <w:r w:rsidR="58076B8A" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>onderzoek:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5A5BB6" w14:textId="0BB74B47" w:rsidR="00FF1AA9" w:rsidRDefault="3EC16C1C" w:rsidP="237BD030">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Daarnaast kunnen gegevens</w:t>
+      </w:r>
+      <w:r w:rsidR="3A08A167" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3A08A167" w:rsidRPr="237BD030">
+        <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wij maken </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>[zoals …],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>gegevens openbaar beschikbaar zodat geïnteresseerde toegang hebben tot de gegevens/</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>die mogelijk naar u herleidbaar zijn, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">De gegevens die wij verzamelen kunnen van belang zijn voor </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">zonder naam, mailadres, … opnames </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">onderwijs of voor </w:t>
-[...257 lines deleted...]
-        </w:rPr>
         <w:t>– geef aan wat van toepassing is</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="187D0898" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], van belang zijn voor … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187D0898" w14:textId="1D495575" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="0853E06B" w:rsidP="237BD030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00810547">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onderwijs en ander onderzoek van ons/het onderzoeksteam</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>nder onderzoek van ons/het onderzoeksteam</w:t>
+      </w:r>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A20EC">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[eventueel link naar website herhalen/waar meer info staat over het onderzoek in brede zin/het andere onderzoek]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBF80E5" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+    <w:p w14:paraId="0FBF80E5" w14:textId="45BCCD63" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="0853E06B" w:rsidP="237BD030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00810547">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onderwijs en ander onderzoek binnen hetzelfde onderzoeksgebied</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">nder onderzoek binnen hetzelfde onderzoeksgebied </w:t>
+      </w:r>
+      <w:r w:rsidR="058E11DD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>door ons en door andere onderzoekers</w:t>
+      </w:r>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862ED2">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="3EC16C1C" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[benoem het onderzoeksgebied kort, geef eventueel aan waar je vermeld welke gegevens met wie worden gedeeld voor ander onderzoek]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C08438" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+    <w:p w14:paraId="40C08438" w14:textId="6286534B" w:rsidR="00FF1AA9" w:rsidRPr="007A20EC" w:rsidRDefault="3EC16C1C" w:rsidP="237BD030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ander onderzoek op andere onderzoeksterreinen </w:t>
+      </w:r>
+      <w:r w:rsidR="058E11DD" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>door ons en door andere onderzoekers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[geef eventueel aan waar je vermeld welke gegevens met wie worden gedeeld voor ander onderzoek]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349D2692" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDD7ACC" w14:textId="41468354" w:rsidR="00FF1AA9" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij stellen de gegevens daar graag voor beschikbaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932F28">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In het toestemmingformulier geeft u aan of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u dit goed vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932F28">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Geeft u geen toestemming? Dan kunt u nog steeds meedoen met dit onderzoek. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="003B48C2">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525466EA" w14:textId="4CE63EF4" w:rsidR="00E84CD6" w:rsidRDefault="00E84CD6" w:rsidP="00FF1AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABC89B9" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRPr="00810547" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00810547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:iCs/>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Afspraken met derde partijen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFC5F17" w14:textId="6C53CD76" w:rsidR="00FF1AA9" w:rsidRPr="00810547" w:rsidRDefault="00FF1AA9" w:rsidP="007B033B">
+    <w:p w14:paraId="3DFC5F17" w14:textId="49E5F45F" w:rsidR="00FF1AA9" w:rsidRPr="00810547" w:rsidRDefault="00FF1AA9" w:rsidP="007B033B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[Als wij gegevens delen met een andere partij, dan maken wij afspraken met de partij over het veilig bewaren van de gegevens.]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afspraken met derden: </w:t>
       </w:r>
       <w:r w:rsidRPr="00810547">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Als wij gegevens delen met een andere partij, dan maken wij afspraken met de partij over het veilig bewaren van de gegevens.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810547">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D8C9E1" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Bewaartermijn v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B511DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">erder/vervolg onderzoek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C56C05" w14:textId="3870F534" w:rsidR="00FF1AA9" w:rsidRPr="00810547" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
+    <w:p w14:paraId="38C56C05" w14:textId="77777777" w:rsidR="00FF1AA9" w:rsidRPr="00810547" w:rsidRDefault="00FF1AA9" w:rsidP="00FF1AA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bewaren van de gegevens: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00810547">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als u toestemming geeft </w:t>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve">Als u toestemming geeft tot het gebruik van uw gegevens voor vervolgonderzoek wordt de bewaartermijn langer. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6AAC1737" w14:textId="77777777" w:rsidR="00B528B4" w:rsidRPr="004766FF" w:rsidRDefault="00B528B4" w:rsidP="006116FE">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24ED9D35" w14:textId="19C9B176" w:rsidR="004766FF" w:rsidRPr="00267508" w:rsidRDefault="00941FB6" w:rsidP="004766FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk90634240"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk90634240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe </w:t>
       </w:r>
       <w:r w:rsidR="00ED409F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ontvangt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -8798,68 +8849,68 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DA6E041">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Heeft u een </w:t>
       </w:r>
       <w:r w:rsidRPr="00117BC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">klacht </w:t>
       </w:r>
       <w:r w:rsidRPr="2DA6E041">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>over uw privacy? Mail dan naar de functionaris voor gegevensbescherming (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="2DA6E041">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>fg@eur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2DA6E041">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) of kijk op </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="2DA6E041">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.autoriteitpersoonsgegevens.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2DA6E041">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (T: </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0B36">
         <w:rPr>
@@ -8919,341 +8970,320 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="142D9172" w14:textId="1B96A119" w:rsidR="004A0BF9" w:rsidRPr="00083383" w:rsidRDefault="004A0BF9" w:rsidP="004A0BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze paragraaf is van toepassing als de deelnemer aangeeft niet meer mee te willen doen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333190F1" w14:textId="44F73F91" w:rsidR="004A0BF9" w:rsidRPr="00083383" w:rsidRDefault="004A0BF9" w:rsidP="004A0BF9">
-[...14 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="333190F1" w14:textId="5B983E08" w:rsidR="004A0BF9" w:rsidRPr="00083383" w:rsidRDefault="4C5C0D7F" w:rsidP="237BD030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Stoppen met deelnemen (</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3BEA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="08DA909F" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00083383">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>passieve handeling</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3BEA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="08DA909F" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>, bijvoorbeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083383">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> niet komen opdagen) is niet hetzelfde als het actief intrekken van toestemming. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5107">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="28469B55" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Bij het actief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083383">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> intrekken van toestemming</w:t>
       </w:r>
-      <w:r w:rsidR="00B623EA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="501AF347" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5107">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="28469B55" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>geeft de deelnemer dit actief aan</w:t>
       </w:r>
-      <w:r w:rsidR="002744FA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="05FD76B2" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00866BCA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4222566D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C47F1">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="43648A8E" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00866BCA">
-[...57 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4222566D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it moet net zo eenvoudig zijn als </w:t>
+      </w:r>
+      <w:r w:rsidR="6BEF241F" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">het geven </w:t>
       </w:r>
-      <w:r w:rsidR="00305015">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4ABB0971" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">van toestemming voor </w:t>
       </w:r>
-      <w:r w:rsidR="00866BCA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4222566D" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>deeln</w:t>
       </w:r>
-      <w:r w:rsidR="00305015">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4ABB0971" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
-      <w:r w:rsidR="00B623EA">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="501AF347" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002F4E54">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="4F2AD127" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> bijvoorbeeld door dit mondeling of per mail aan te geven, of via het </w:t>
       </w:r>
-      <w:r w:rsidR="00972C7E">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="2B6B067B" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">uitvinken van een </w:t>
       </w:r>
-      <w:r w:rsidR="000C3FE0">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="0641C25E" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>toestemmingsveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083383">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. Als toestemming wordt ingetrokken, moeten de verzamelde gegevens van de betreffende onderzoekdeelnemer worden verwijderd of worden geanonimiseerd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F922ED1" w14:textId="77777777" w:rsidR="004A0BF9" w:rsidRPr="00083383" w:rsidRDefault="004A0BF9" w:rsidP="004A0BF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37DE8E4D" w14:textId="77777777" w:rsidR="000D0BFB" w:rsidRPr="00083383" w:rsidRDefault="000D0BFB" w:rsidP="000D0BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -10437,51 +10467,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Onderzoek waarin je mensen betrekt moet door een ethische commissie getoetst worden. Wanneer ethische goedkeuring verkregen is, kan dit in het consentformulier opgenomen worden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1CFD5E" w14:textId="63DAAD3A" w:rsidR="004A0BF9" w:rsidRPr="00693BBD" w:rsidRDefault="004A0BF9" w:rsidP="004A0BF9">
+    <w:p w14:paraId="4D1CFD5E" w14:textId="77777777" w:rsidR="004A0BF9" w:rsidRPr="00693BBD" w:rsidRDefault="004A0BF9" w:rsidP="004A0BF9">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>onderzoek</w:t>
       </w:r>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
@@ -10521,111 +10551,127 @@
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>). Deze commissie</w:t>
       </w:r>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>erop toe dat onderzoekdeelnemers worden beschermd. Als u meer wilt weten over de</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">erop toe dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>ze</w:t>
-      </w:r>
+        <w:t>onderzoeksdeelnemers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve"> worden beschermd. Als u meer wilt weten over de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693BBD">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> RERC/IRB, kunt u contact opnemen met [</w:t>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>voeg contactgegevens toe of website toe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00693BBD">
         <w:rPr>
           <w:rStyle w:val="cf11"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5629EC77" w14:textId="21617B42" w:rsidR="00A3046B" w:rsidRDefault="00A3046B" w:rsidP="00B71832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C24747" w14:textId="77777777" w:rsidR="00A3046B" w:rsidRPr="00267508" w:rsidRDefault="00A3046B" w:rsidP="00B71832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="3EF153BD" w14:textId="46CDBA08" w:rsidR="00011C86" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575F11E7" w14:textId="77777777" w:rsidR="00DA1BB9" w:rsidRPr="00267508" w:rsidRDefault="00DA1BB9" w:rsidP="00DA1BB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10913,144 +10959,170 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1219151F" w14:textId="04EB356D" w:rsidR="00011C86" w:rsidRPr="00083383" w:rsidRDefault="00011C86" w:rsidP="00D34E73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Neem op wat van toepassing is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674C03B3" w14:textId="77777777" w:rsidR="00011C86" w:rsidRPr="006C0AE7" w:rsidRDefault="00011C86" w:rsidP="00D34E73">
+    <w:p w14:paraId="674C03B3" w14:textId="743078EA" w:rsidR="00011C86" w:rsidRPr="006C0AE7" w:rsidRDefault="6C1115F3" w:rsidP="237BD030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Door dit formulier te ondertekenen</w:t>
+      </w:r>
+      <w:r w:rsidR="1DEAE860" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8AD15D" w14:textId="77777777" w:rsidR="0063339B" w:rsidRDefault="0063339B" w:rsidP="0063339B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C0AE7">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6FA744CB" w14:textId="77777777" w:rsidR="00F81B19" w:rsidRDefault="00011C86" w:rsidP="00D34E73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">geef ik </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0AE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>toestemming voor deelname aan dit onderzoek</w:t>
       </w:r>
       <w:r w:rsidR="003414CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A36E821" w14:textId="4C2C68AC" w:rsidR="00011C86" w:rsidRPr="006C0AE7" w:rsidRDefault="00F81B19" w:rsidP="008543EF">
+    <w:p w14:paraId="6A36E821" w14:textId="4C2C68AC" w:rsidR="00011C86" w:rsidRPr="006C0AE7" w:rsidRDefault="00F81B19" w:rsidP="00FD3387">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">geef ik toestemming </w:t>
       </w:r>
       <w:r w:rsidR="003414CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>voor het verwerken van mijn persoonsgegevens</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="006C0AE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00CA2328" w:rsidRPr="006C0AE7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CC6B30" w14:textId="2A6C3F93" w:rsidR="0013310F" w:rsidRDefault="00011C86" w:rsidP="0013310F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048AF2A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bevestig ik dat ik ten minste 1</w:t>
       </w:r>
       <w:r w:rsidR="00302EC3">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -11128,85 +11200,112 @@
       <w:r w:rsidRPr="006C0AE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>geef ik aan dat ik begrijp dat deelname aan dit onderzoek geheel vrijwillig is</w:t>
       </w:r>
       <w:r w:rsidR="00E33A28">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en ieder moment kan stoppen</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33A28">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; en</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F436167" w14:textId="4F558993" w:rsidR="00C45456" w:rsidRPr="00D10864" w:rsidRDefault="00C45456" w:rsidP="00C45456">
+    <w:p w14:paraId="3F436167" w14:textId="02090D72" w:rsidR="00C45456" w:rsidRPr="00D10864" w:rsidRDefault="6F308145" w:rsidP="237BD030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk76990601"/>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geef ik aan dat ik begrijp dat </w:t>
+      </w:r>
+      <w:r w:rsidR="3CC77B25" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niet naar mij herleidbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13540">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gegevens gebruikt worden in publicaties, voor onderwijs en voor ander onderzoek.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="00C45456">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34661E0C" w14:textId="77777777" w:rsidR="002679BB" w:rsidRPr="002679BB" w:rsidRDefault="002679BB" w:rsidP="00D34E73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk76990601"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="3B0AE25B" w14:textId="77777777" w:rsidR="006C3F58" w:rsidRDefault="006C3F58" w:rsidP="008143E6">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52542CB6" w14:textId="5B14764A" w:rsidR="008143E6" w:rsidRPr="00546675" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:pStyle w:val="BasistekstPharos"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546675">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -11288,201 +11387,182 @@
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F9F74B" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00267508" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7090E2C8" w14:textId="5E05D701" w:rsidR="008143E6" w:rsidRPr="00267508" w:rsidRDefault="008143E6" w:rsidP="008143E6">
+    <w:p w14:paraId="7090E2C8" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00267508" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5BA5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gegevens</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E505A">
+        <w:t>Gegevens [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> over</w:t>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>over specificeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5BA5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-      </w:r>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01590ED1" w14:textId="495558CC" w:rsidR="008143E6" w:rsidRPr="00083383" w:rsidRDefault="008143E6" w:rsidP="008143E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het geval dat je van plan bent om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083383">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>bijzondere persoonsgegevens of gegevens van strafrechtelijke aard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083383">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verwerken, dien je daar expliciet toestemming voor te vragen. In het </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>oranje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083383">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan de verschillende categorieën van bijzondere persoonsgegevens vermeld, laat staan wat van toepassing is en verwijderd de rest. Zorg dat je voldoende informatie verstrekt over de bijzondere persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54093002" w14:textId="77777777" w:rsidR="008143E6" w:rsidRDefault="008143E6" w:rsidP="008143E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1229"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...104 lines deleted...]
-    <w:p w14:paraId="42FD5162" w14:textId="4C3FE3E2" w:rsidR="008143E6" w:rsidRPr="00083383" w:rsidRDefault="008143E6" w:rsidP="008543EF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:commentRangeStart w:id="9"/>
+    <w:p w14:paraId="42FD5162" w14:textId="4C3FE3E2" w:rsidR="008143E6" w:rsidRPr="00083383" w:rsidRDefault="008143E6" w:rsidP="00335BEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D27F452" wp14:editId="10D4C861">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5132849</wp:posOffset>
                 </wp:positionH>
@@ -11511,94 +11591,105 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="61C89D84" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:404.15pt;margin-top:.95pt;width:27pt;height:25.1pt;z-index:251661318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAJUlHPtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU234tKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96RgvcpAILXe9NQpeN8/3RQgQtRk9OAJFXxjgF19eVHp0vgTveHSxE7wCIVSK7AxjqWUobXo&#10;dFj5EYnZl5+cjhynTppJn3jcDTLPso10uie+YPWIjxbbYzM7BS/hPC+tCa/JJvu8/fjMzg0dlbq+&#10;Sg/3ICKm+FeGX31Wh5qdDn4mE8SgoMiKW64y2IJgXmxyzgcFd/kaZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlSUc+3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 1" style="position:absolute;margin-left:404.15pt;margin-top:.95pt;width:27pt;height:25.1pt;z-index:251661318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="61C89D84" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAJUlHPtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU234tKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96RgvcpAILXe9NQpeN8/3RQgQtRk9OAJFXxjgF19eVHp0vgTveHSxE7wCIVSK7AxjqWUobXo&#10;dFj5EYnZl5+cjhynTppJn3jcDTLPso10uie+YPWIjxbbYzM7BS/hPC+tCa/JJvu8/fjMzg0dlbq+&#10;Sg/3ICKm+FeGX31Wh5qdDn4mE8SgoMiKW64y2IJgXmxyzgcFd/kaZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAlSUc+3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="2DA6E041">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ik geef toestemming voor het verzamelen, gebruiken en bewaren van de volgende gegevens:</w:t>
       </w:r>
       <w:r w:rsidRPr="2DA6E041" w:rsidDel="00033CC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[gezondheid, etnische afkomst, politieke opvattingen, religieuze overtuigingen, ideologische overtuigingen, lidmaatschap van een vakbond, seksueel gedrag, seksuele gerichtheid, genetische gegevens, biometrische gegevens en/of gegevens van strafrechtelijke aard]</w:t>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00930497" w:rsidRPr="00083383">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B28044E" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00083383" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1939E6CD" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00FB7BE6" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -11645,53 +11736,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="446D19B0" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.95pt;margin-top:.55pt;width:27pt;height:25.1pt;z-index:251662342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA+SXMVtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU2r7NKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96QgX2UgkFpveuoUvO+fbgoQIWoyevCECr4xwK6+vKh0afyJ3nBpYid4hEKpFdgYx1LK0Fp0&#10;Oqz8iMTsy09OR45TJ82kTzzuBnmbZRvpdE98weoRHy22x2Z2Cl7CeV5aE16TTfZ5+/GZnRs6KnV9&#10;lR7uQURM8a8Mv/qsDjU7HfxMJohBQZHnW64yyEEwLzZrzgcF6/wOZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5JcxW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 1" style="position:absolute;margin-left:405.95pt;margin-top:.55pt;width:27pt;height:25.1pt;z-index:251662342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="446D19B0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA+SXMVtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU2r7NKtTRcRBBE82FXP2WZsyjaT0qTduL/e8aTHx/d48021S24Q&#10;C06h96QgX2UgkFpveuoUvO+fbgoQIWoyevCECr4xwK6+vKh0afyJ3nBpYid4hEKpFdgYx1LK0Fp0&#10;Oqz8iMTsy09OR45TJ82kTzzuBnmbZRvpdE98weoRHy22x2Z2Cl7CeV5aE16TTfZ5+/GZnRs6KnV9&#10;lR7uQURM8a8Mv/qsDjU7HfxMJohBQZHnW64yyEEwLzZrzgcF6/wOZF3J/w/UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5JcxW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FB7BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geluidsopname </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D57FE5E" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00972178" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DA6E041">
@@ -11782,53 +11873,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="729CC02F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:406.2pt;margin-top:.65pt;width:27pt;height:25.1pt;z-index:251663366;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAw/5IXtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU27uqVbmy4iCCJ4sOqes83YlG0mpUm7dX+940mPj+/x5ptyt7he&#10;zDiGzpOCdJWAQGq86ahV8PH+dJODCFGT0b0nVPCNAXbV5UWpC+NP9IZzHVvBIxQKrcDGOBRShsai&#10;02HlByRmX350OnIcW2lGfeJx18t1kmTS6Y74gtUDPlpsjvXkFLyE8zQ3JrwudrHP2899cq7pqNT1&#10;1fJwDyLiEv/K8KvP6lCx08FPZILoFeTp+o6rDG5BMM+zjPNBwSbdgKxK+f+B6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDD/khe3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 1" style="position:absolute;margin-left:406.2pt;margin-top:.65pt;width:27pt;height:25.1pt;z-index:251663366;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="729CC02F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAw/5IXtwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvEMBCF74L/IYzgzU27uqVbmy4iCCJ4sOqes83YlG0mpUm7dX+940mPj+/x5ptyt7he&#10;zDiGzpOCdJWAQGq86ahV8PH+dJODCFGT0b0nVPCNAXbV5UWpC+NP9IZzHVvBIxQKrcDGOBRShsai&#10;02HlByRmX350OnIcW2lGfeJx18t1kmTS6Y74gtUDPlpsjvXkFLyE8zQ3JrwudrHP2899cq7pqNT1&#10;1fJwDyLiEv/K8KvP6lCx08FPZILoFeTp+o6rDG5BMM+zjPNBwSbdgKxK+f+B6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDD/khe3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FB7BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beeldopname</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0A7150" w14:textId="77777777" w:rsidR="008143E6" w:rsidRPr="00267508" w:rsidRDefault="008143E6" w:rsidP="008143E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -11961,53 +12052,53 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="0AFE6B73" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:407.55pt;margin-top:1.05pt;width:27pt;height:25.1pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA1sFSl94AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vDQBDF74LfYRnBm90k0pKmmRQRBBE8GP+ct9ltNjQ7G7KbNPbTO570NDO8x5vfK/eL&#10;68VsxtB5QkhXCQhDjdcdtQgf7093OYgQFWnVezII3ybAvrq+KlWh/ZnezFzHVnAIhUIh2BiHQsrQ&#10;WONUWPnBEGtHPzoV+RxbqUd15nDXyyxJNtKpjviDVYN5tKY51ZNDeAmXaW50eF3sYp+3n1/JpaYT&#10;4u3N8rADEc0S/8zwi8/oUDHTwU+kg+gR8nSdshUh48F6vtnyckBYZ/cgq1L+L1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANbBUpfeAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 3" style="position:absolute;margin-left:407.55pt;margin-top:1.05pt;width:27pt;height:25.1pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="0AFE6B73" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA1sFSl94AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vDQBDF74LfYRnBm90k0pKmmRQRBBE8GP+ct9ltNjQ7G7KbNPbTO570NDO8x5vfK/eL&#10;68VsxtB5QkhXCQhDjdcdtQgf7093OYgQFWnVezII3ybAvrq+KlWh/ZnezFzHVnAIhUIh2BiHQsrQ&#10;WONUWPnBEGtHPzoV+RxbqUd15nDXyyxJNtKpjviDVYN5tKY51ZNDeAmXaW50eF3sYp+3n1/JpaYT&#10;4u3N8rADEc0S/8zwi8/oUDHTwU+kg+gR8nSdshUh48F6vtnyckBYZ/cgq1L+L1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANbBUpfeAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Hierbij moet uitleg worden gegeven over de risico's van de doorgifte voor de betrokkenen. Ook dien je specifiek aan te geven over welke gegevens het gaat. Vraag de Privacy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -12273,53 +12364,53 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="282C7378" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:408.9pt;margin-top:.45pt;width:27pt;height:25.1pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA41y8PtwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEzOT0vEMBAF8LvgdwgjeHPTCrrdbqeLCIIIHqx/ztlmtinbTEqTduN+euNJj483vPlVu2gH&#10;sdDke8cI+SoDQdw63XOH8PH+dFOA8EGxVoNjQvgmD7v68qJSpXYnfqOlCZ1II+xLhWBCGEspfWvI&#10;Kr9yI3HqDm6yKqQ4dVJP6pTG7SBvs+xeWtVz+mDUSI+G2mMzW4QXf56XVvvXaKJ53nx+ZeeGj4jX&#10;V/FhCyJQDH/H8MtPdKiTae9m1l4MCEW+TvSAsAGR6mKdp7hHuMtzkHUl//vrHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDjXLw+3AAAAAcBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:408.9pt;margin-top:.45pt;width:27pt;height:25.1pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="282C7378" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA41y8PtwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEzOT0vEMBAF8LvgdwgjeHPTCrrdbqeLCIIIHqx/ztlmtinbTEqTduN+euNJj483vPlVu2gH&#10;sdDke8cI+SoDQdw63XOH8PH+dFOA8EGxVoNjQvgmD7v68qJSpXYnfqOlCZ1II+xLhWBCGEspfWvI&#10;Kr9yI3HqDm6yKqQ4dVJP6pTG7SBvs+xeWtVz+mDUSI+G2mMzW4QXf56XVvvXaKJ53nx+ZeeGj4jX&#10;V/FhCyJQDH/H8MtPdKiTae9m1l4MCEW+TvSAsAGR6mKdp7hHuMtzkHUl//vrHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCoXgxCYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDjXLw+3AAAAAcBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E42FAD" w:rsidRPr="00E548C8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ik geef toestemming voor het gebruiken van mijn antwoorden in stukken, zoals een artikel in een tijdschrift of boek. Mijn naam staat er niet bij.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62FA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572EAF7C" w14:textId="77777777" w:rsidR="00E42FAD" w:rsidRPr="00267508" w:rsidRDefault="00E42FAD" w:rsidP="00E42FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12403,229 +12494,229 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="67EA6BAD" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:409.8pt;margin-top:.6pt;width:27pt;height:25.1pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAwCzI390AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92kak1jNkUEQQQPjbbnbXbMhmZnQ3aTxv56x5MeH9/jzTfFZnad&#10;mHAIrScF6SIBgVR701Kj4PPj5SYDEaImoztPqOAbA2zKy4tC58afaItTFRvBIxRyrcDG2OdShtqi&#10;02HheyRmX35wOnIcGmkGfeJx18llkqyk0y3xBat7fLZYH6vRKXgL53GqTXif7Wxf17t9cq7oqNT1&#10;1fz0CCLiHP/K8KvP6lCy08GPZILoFGTpesVVBksQzLOHW84HBffpHciykP8fKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAwCzI390AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:409.8pt;margin-top:.6pt;width:27pt;height:25.1pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="67EA6BAD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAwCzI390AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92kak1jNkUEQQQPjbbnbXbMhmZnQ3aTxv56x5MeH9/jzTfFZnad&#10;mHAIrScF6SIBgVR701Kj4PPj5SYDEaImoztPqOAbA2zKy4tC58afaItTFRvBIxRyrcDG2OdShtqi&#10;02HheyRmX35wOnIcGmkGfeJx18llkqyk0y3xBat7fLZYH6vRKXgL53GqTXif7Wxf17t9cq7oqNT1&#10;1fz0CCLiHP/K8KvP6lCy08GPZILoFGTpesVVBksQzLOHW84HBffpHciykP8fKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqF4MQmMCAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAwCzI390AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E42FAD" w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Vraag de toestemming als je weet wat je graag zou citeren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0748F4" w14:textId="5D74A0B1" w:rsidR="00E42FAD" w:rsidRPr="00E548C8" w:rsidRDefault="00E42FAD" w:rsidP="00E42FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E548C8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ik geef toestemming voor het gebruiken van mijn naam bij mijn antwoorden in een artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098D5C85" w14:textId="77777777" w:rsidR="00BB3137" w:rsidRPr="00267508" w:rsidRDefault="00BB3137" w:rsidP="00BB3137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD538B0" w14:textId="44544469" w:rsidR="00011C86" w:rsidRPr="007824BD" w:rsidRDefault="001D1AF2" w:rsidP="00011C86">
+    <w:p w14:paraId="7BD538B0" w14:textId="126D1B53" w:rsidR="00011C86" w:rsidRPr="007824BD" w:rsidRDefault="001D1AF2" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gebruik voor o</w:t>
+        <w:t xml:space="preserve">Gebruik voor </w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="007824BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nderwijs en </w:t>
+        <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00984952">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ander</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="007824BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF6E2F1" w14:textId="03D9CA88" w:rsidR="00D72C8E" w:rsidRDefault="007824BD" w:rsidP="00011C86">
+    <w:p w14:paraId="4DF6E2F1" w14:textId="53375C8A" w:rsidR="00D72C8E" w:rsidRDefault="007824BD" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">k </w:t>
       </w:r>
+      <w:commentRangeStart w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">geef </w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">toestemming voor het </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00350E3F">
+        <w:t xml:space="preserve">toestemming voor </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="0069417F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>bewaren</w:t>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidR="00722B6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en gebruik</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> van mijn </w:t>
+        <w:t xml:space="preserve">gebruik van mijn </w:t>
       </w:r>
       <w:r w:rsidR="00011C86">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>persoons</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>gegevens</w:t>
       </w:r>
       <w:r w:rsidR="00011C86">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12668,73 +12759,57 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>om welke persoonsgegevens gaat het</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="00083383">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00011C86" w:rsidRPr="001F404C">
+      <w:r w:rsidR="00011C86" w:rsidRPr="00B7120E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">en voor </w:t>
       </w:r>
       <w:r w:rsidR="00984952" w:rsidRPr="00B7120E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ander</w:t>
       </w:r>
       <w:r w:rsidR="00AE3439" w:rsidRPr="00B7120E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00011C86" w:rsidRPr="00B7120E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onderzoek</w:t>
       </w:r>
@@ -12746,51 +12821,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDF4EA4" w14:textId="22F30A7F" w:rsidR="00D72C8E" w:rsidRDefault="00E44217" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FBDCB9F" wp14:editId="5CCBE1FB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FBDCB9F" wp14:editId="6D60680F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5286375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="166370"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="166370"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -12801,235 +12876,256 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="7750DCD1" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:416.25pt;margin-top:10.7pt;width:12pt;height:13.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAAc+QT98AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3Fi6spVSmk4ICQkhcaB8nLPGNNUap2rSruzXY05wtP3o9fOWu8X1&#10;YsYxdJ4UrFcJCKTGm45aBe9vj1c5iBA1Gd17QgXfGGBXnZ+VujD+SK8417EVHEKh0ApsjEMhZWgs&#10;Oh1WfkDi25cfnY48jq00oz5yuOtlmiSZdLoj/mD1gA8Wm0M9OQXP4TTNjQkvi13s0+3HZ3Kq6aDU&#10;5cVyfwci4hL/YPjVZ3Wo2GnvJzJB9Ary63TLqIJ0vQHBQL7NeLFXsLnJQFal/N+g+gEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABz5BP3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:416.25pt;margin-top:10.7pt;width:12pt;height:13.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="5BEF18A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAAc+QT98AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3Fi6spVSmk4ICQkhcaB8nLPGNNUap2rSruzXY05wtP3o9fOWu8X1&#10;YsYxdJ4UrFcJCKTGm45aBe9vj1c5iBA1Gd17QgXfGGBXnZ+VujD+SK8417EVHEKh0ApsjEMhZWgs&#10;Oh1WfkDi25cfnY48jq00oz5yuOtlmiSZdLoj/mD1gA8Wm0M9OQXP4TTNjQkvi13s0+3HZ3Kq6aDU&#10;5cVyfwci4hL/YPjVZ3Wo2GnvJzJB9Ary63TLqIJ0vQHBQL7NeLFXsLnJQFal/N+g+gEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABz5BP3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BEA99B" w14:textId="3E5F3ECF" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00042AE0" w:rsidP="00B71758">
+    <w:p w14:paraId="37BEA99B" w14:textId="6A536EAF" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00042AE0" w:rsidP="00B71758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C4DB11" wp14:editId="3E874E14">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C4DB11" wp14:editId="1B9B2C4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5289550</wp:posOffset>
+                  <wp:posOffset>5276850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>270510</wp:posOffset>
+                  <wp:posOffset>302260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="166370"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1288793769" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="166370"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="12B937A2" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:416.5pt;margin-top:21.3pt;width:12pt;height:13.1pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAsUTxXN8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KhDC8GEbCqEhISQOBB+zm5s4qjxOoqdNPTpWU5wnJ3R7DfldvG9&#10;mO0Yu0AIl6sMhKUmmI5ahPe3xwsFIiZNRveBLMK3jbCtTk9KXZhwoFc716kVXEKx0AgupaGQMjbO&#10;eh1XYbDE3lcYvU4sx1aaUR+43PdynWW59Loj/uD0YB+cbfb15BGe43GaGxNfFre4p9uPz+xY0x7x&#10;/Gy5vwOR7JL+wvCLz+hQMdMuTGSi6BHUZsNbEsLVOgfBAXV9w4cdQq4UyKqU/xdUPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCxRPFc3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:415.5pt;margin-top:23.8pt;width:12pt;height:13.1pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="60C10DC0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAFLHMgN8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KhTStsQ4lQICQkhcSD8nN14iaPG6yh2UtOnZznBcXZGs9+Uu+R6&#10;MeMYOk8KlosMBFLjTUetgve3x6scRIiajO49oYJvDLCrzs9KXRh/pFec69gKLqFQaAU2xqGQMjQW&#10;nQ4LPyCx9+VHpyPLsZVm1Ecud728zrKNdLoj/mD1gA8Wm0M9OQXP4TTNjQkvySb7dPvxmZ1qOih1&#10;eZHu70BETPEvDL/4jA4VM+39RCaIXkG+WvKWqOBmuwHBgXy95sNewXaVg6xK+X9B9QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDVLs/IYwIAAO4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAUscyA3wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00AE0C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidR="00B71758" w:rsidRPr="003D6CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onderwijs en ander onderzoek van ons/het onderzoeksteam [link naar website herhalen</w:t>
+        <w:t>nder onderzoek van ons/het onderzoeksteam [link naar website herhalen</w:t>
       </w:r>
       <w:r w:rsidR="00B71758" w:rsidRPr="007F7297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/waar meer info staat over het onderzoek in brede zin</w:t>
       </w:r>
       <w:r w:rsidR="00B71758" w:rsidRPr="003D6CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287D643F" w14:textId="77777777" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00B71758" w:rsidP="00B71758">
+    <w:p w14:paraId="287D643F" w14:textId="077B688D" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00AE0C8F" w:rsidP="00B71758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D6CF9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onderwijs en ander onderzoek binnen hetzelfde onderzoeksgebied </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F7297">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71758" w:rsidRPr="003D6CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">nder onderzoek binnen hetzelfde onderzoeksgebied </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71758" w:rsidRPr="007F7297">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>[benoem het kort]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7B7C8E" w14:textId="27BB6913" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00042AE0" w:rsidP="00B71758">
+    <w:p w14:paraId="6D7B7C8E" w14:textId="27BB6913" w:rsidR="00B71758" w:rsidRPr="003D6CF9" w:rsidRDefault="00042AE0" w:rsidP="237BD030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267508">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46999803" wp14:editId="7D8A99DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5286375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="166370"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
@@ -13056,68 +13152,91 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="2F406696" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:416.25pt;margin-top:1pt;width:12pt;height:13.1pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAtYpmq9sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0vEMBSF94L/IVzBnZNamaHTaTqIIIjgwvpYZ5prU6a5KU3aifPrva50+XEO51HtkxvE&#10;glPoPSm4XWUgkFpveuoUvL893hQgQtRk9OAJFXxjgH19eVHp0vgTveLSxE5wCIVSK7AxjqWUobXo&#10;dFj5EYm1Lz85HRmnTppJnzjcDTLPso10uidusHrEB4vtsZmdgudwnpfWhJdkk33afnxm54aOSl1f&#10;pfsdiIgp/pnhdz5Ph5o3HfxMJohBQXGXr9mqIOdLrBfrDfOBuchB1pX8f6D+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANUuz8hjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALWKZqvbAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:416.25pt;margin-top:1pt;width:12pt;height:13.1pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="2F406696" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVLs/IYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83ixQciliiRARVaUo&#10;iZREeXa8NmvJt9qGhX59j70kkMtTVR7MjGc8lzNndnq5NZpsRIjK2ZoOTwaUCMtdo+yqpo8Py28X&#10;lMTEbMO0s6KmOxHp5ezrl2nnJ2LkWqcbEQiC2DjpfE3blPykqiJvhWHxxHlhYZQuGJaghlXVBNYh&#10;utHVaDA4qzoXGh8cFzHi9qo30lmJL6Xg6VbKKBLRNUVtqZyhnM/5rGZTNlkF5lvF92Wwf6jCMGWR&#10;9DXUFUuMrIP6EMooHlx0Mp1wZyonpeKi9IBuhoN33dy3zIvSC8CJ/hWm+P/C8pvNvb8LgKHzcRIh&#10;5i62Mpj8j/rItoC1ewVLbBPhuByejsYDQMphGp6dfT8vYFaHxz7E9FM4Q7JQ04BZFIjY5jomJITr&#10;i0vOFZ1WzVJpXZRdXOhANgxjw7Qb11GiWUy4rOmy/PLoEOLNM21Jh2pG56UwBj5JzRJqNL6pabQr&#10;Sphegag8hVLLm9fxQ9IHNHuUeFB+nyXOjVyx2PYVl6g9tYxK4LdWpqYXx6+1zW2KwtA9HIcBZOnZ&#10;Nbu7QILrKRs9XyokuQYIdyyAo4Aee5ducUjt0LbbS5S0Lvz57D77gzqwUtKB84Dk95oFgRZ/WZDq&#10;x3A8zktSlPHp+QhKOLY8H1vs2iwc5jPEhntexOyf9IsogzNPWM95zgoTsxy5e/D3yiL1u4gF52I+&#10;L25YDM/Stb33PAfPOGV4H7ZPLPg9mRIGc+Ne9oNN3nGq980vrZuvk5OqEO6AK6iTFSxVIdH+A5C3&#10;9lgvXofP1OwvAAAA//8DAFBLAwQUAAYACAAAACEAtYpmq9sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0vEMBSF94L/IVzBnZNamaHTaTqIIIjgwvpYZ5prU6a5KU3aifPrva50+XEO51HtkxvE&#10;glPoPSm4XWUgkFpveuoUvL893hQgQtRk9OAJFXxjgH19eVHp0vgTveLSxE5wCIVSK7AxjqWUobXo&#10;dFj5EYm1Lz85HRmnTppJnzjcDTLPso10uidusHrEB4vtsZmdgudwnpfWhJdkk33afnxm54aOSl1f&#10;pfsdiIgp/pnhdz5Ph5o3HfxMJohBQXGXr9mqIOdLrBfrDfOBuchB1pX8f6D+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANUuz8hjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALWKZqvbAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B71758" w:rsidRPr="003D6CF9">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="21DF9015" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ander onderzoek op andere onderzoeksterreinen </w:t>
+        <w:t xml:space="preserve">Ander </w:t>
+      </w:r>
+      <w:r w:rsidR="21DF9015" w:rsidRPr="00725B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="21DF9015" w:rsidRPr="237BD030">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op andere onderzoeksterreinen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED3DE11" w14:textId="54F306DA" w:rsidR="00011C86" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098A701B" w14:textId="3F8B4DFE" w:rsidR="00B148A7" w:rsidRPr="00B310CC" w:rsidRDefault="00E44217" w:rsidP="00B148A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -13163,68 +13282,68 @@
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="7C49AE63" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:410.05pt;margin-top:.4pt;width:27pt;height:25.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA0/KSD9sAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzUvEMBTE74L/Q3iCNzfp4ke323QRQRDBg/XjnG2eTdnmpTRpt+5f7/OktxlmmPmVu8X3&#10;YsYxdoE0ZCsFAqkJtqNWw/vb41UOIiZD1vSBUMM3RthV52elKWw40ivOdWoFj1AsjAaX0lBIGRuH&#10;3sRVGJA4+wqjN4nt2Eo7miOP+16ulbqV3nTED84M+OCwOdST1/AcT9Pc2PiyuMU9bT4+1ammg9aX&#10;F8v9FkTCJf2V4Ref0aFipn2YyEbRa8jXKuMqCxAc53fXbPcabjIFsirlf/7qBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANPykg/bAAAABwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:410.05pt;margin-top:.4pt;width:27pt;height:25.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="windowText" strokeweight="1pt" w14:anchorId="7C49AE63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoXgxCYwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwQWhKUJUKJqCpF&#10;CVIS5dnx2qwl32obFvr1PfaSQC5PVXkwM57xXM6c2YvLrdFkI0JUztZ0eDKgRFjuGmVXNX18WHw7&#10;oyQmZhumnRU13YlIL2dfv1x0fipGrnW6EYEgiI3Tzte0TclPqyryVhgWT5wXFkbpgmEJalhVTWAd&#10;ohtdjQaDH1XnQuOD4yJG3F73Rjor8aUUPN1JGUUiuqaoLZUzlPM5n9Xsgk1XgflW8X0Z7B+qMExZ&#10;JH0Ndc0SI+ugPoQyigcXnUwn3JnKSam4KD2gm+HgXTf3LfOi9AJwon+FKf6/sPx2c++XATB0Pk4j&#10;xNzFVgaT/1Ef2Rawdq9giW0iHJen49H5AJBymE6HZ5NJAbM6PPYhpp/CGZKFmgbMokDENjcxISFc&#10;X1xyrui0ahZK66Ls4pUOZMMwNky7cR0lmsWEy5ouyi+PDiHePNOWdGDhaFIKY+CT1CyhRuObmka7&#10;ooTpFYjKUyi1vHkdPyR9QLNHiQfl91ni3Mg1i21fcYnaU8uoBH5rZWp6dvxa29ymKAzdw3EYQJae&#10;XbNbBhJcT9no+UIhyQ1AWLIAjgJ67F26wyG1Q9tuL1HSuvDns/vsD+rASkkHzgOS32sWBFr8ZUGq&#10;8+F4nJekKOPvkxGUcGx5PrbYtblymM8QG+55EbN/0i+iDM48YT3nOStMzHLk7sHfK1ep30UsOBfz&#10;eXHDYniWbuy95zl4xinD+7B9YsHvyZQwmFv3sh9s+o5TvW9+ad18nZxUhXAHXEGdrGCpCon2H4C8&#10;tcd68Tp8pmZ/AQAA//8DAFBLAwQUAAYACAAAACEA0/KSD9sAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzUvEMBTE74L/Q3iCNzfp4ke323QRQRDBg/XjnG2eTdnmpTRpt+5f7/OktxlmmPmVu8X3&#10;YsYxdoE0ZCsFAqkJtqNWw/vb41UOIiZD1vSBUMM3RthV52elKWw40ivOdWoFj1AsjAaX0lBIGRuH&#10;3sRVGJA4+wqjN4nt2Eo7miOP+16ulbqV3nTED84M+OCwOdST1/AcT9Pc2PiyuMU9bT4+1ammg9aX&#10;F8v9FkTCJf2V4Ref0aFipn2YyEbRa8jXKuMqCxAc53fXbPcabjIFsirlf/7qBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKheDEJjAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANPykg/bAAAABwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B148A7" w:rsidRPr="10CE0146">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieuw onderzoek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB74D5" w14:textId="1571A0C4" w:rsidR="00B148A7" w:rsidRPr="00267508" w:rsidRDefault="00B148A7" w:rsidP="00B148A7">
+    <w:p w14:paraId="397673BD" w14:textId="77777777" w:rsidR="00877AAF" w:rsidRDefault="00B148A7" w:rsidP="00B148A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="10CE0146">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik geef toestemming om mij te </w:t>
       </w:r>
       <w:r w:rsidR="000D432B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vragen</w:t>
@@ -13237,68 +13356,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD2B25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of ik wil meedoen aan </w:t>
       </w:r>
       <w:r w:rsidRPr="10CE0146">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nieuwe onderzoeken. </w:t>
       </w:r>
       <w:r w:rsidR="00327EF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiervoor worden mijn contactgegevens bewaard. </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>Hiervoor worden mijn contactgegevens bewaard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636C6C77" w14:textId="77777777" w:rsidR="00877AAF" w:rsidRDefault="00877AAF" w:rsidP="00B148A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1229"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="60FB1109" w14:textId="7B27C3B1" w:rsidR="00011C86" w:rsidRDefault="00011C86" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73369A31" w14:textId="77777777" w:rsidR="002917F3" w:rsidRDefault="002917F3" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13462,193 +13577,868 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0AE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U ontvangt een exemplaar van het volledige informatie- en toestemmingsformulier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5CAEB5" w14:textId="43312EB5" w:rsidR="00D8014F" w:rsidRPr="00083383" w:rsidRDefault="00D8014F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D8014F" w:rsidRPr="00083383">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="Tijs Gelens" w:date="2025-09-12T10:49:00Z" w:initials="TG">
+    <w:p w14:paraId="00230DED" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="008E5C48" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00577FFB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD9E34F" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F23FF7" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00234FBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788CCF07" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEF39C0" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Lees deze instructies en voeg de onderstaande tekst toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10875E7C" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34406575" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Met de volgende tekst wordt aangegeven op basis van welke AVG-grondslag de verwerking van persoonsgegevens wordt gelegitimeerd. Naast de bekende grondslag “toestemming”, zijn er nog vijf andere grondslagen. De tekst hieronder is gebaseerd op de grondslag “algemeen belang”. Deze tekst moet daarom in het consentformulier opgenomen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25810C00" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B63550" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Let op: Wanneer de verwerking van persoonsgegevens gebeurt op basis van de grondslag “algemeen belang”, is echter vanuit ethisch perspectief en voor de verwerking van o.a. bijzondere persoonsgegevens en niet voor het onderzoek noodzakelijke verwerkingen van persoonsgegevens “toestemming” nog steeds verplicht. Daarom wordt er alsnog aan het einde van het formulier om toestemming gevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03282BB0" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B1D199" w14:textId="77777777" w:rsidR="00577FFB" w:rsidRDefault="00577FFB" w:rsidP="00577FFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aan de Erasmus Universiteit voeren we wetenschappelijk onderzoek uit. Dit doen we om te leren, om mensen te helpen en bij te dragen aan de samenleving. Omdat wij een wetenschappelijke instelling zijn die wetenschappelijk onderzoek uitvoert, verwerken wij uw persoonsgegevens uitsluitend voor onderzoek op basis van algemeen belang. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Tijs Gelens" w:date="2026-04-07T11:02:00Z" w:initials="TG">
+    <w:p w14:paraId="7E74A5EA" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="003B48C2" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="009D0757">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0DEB95" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D138A6C" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="008E5409">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B21C2A" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EF434F" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vervang dit stukje met de onderstaande tekst om duidelijk te maken dat persoonsgegevens gedeeld worden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenzij </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>de deelnemers hier bezwaar tegen maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF6158E" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A592C6" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Persoonsgegevens worden enkel met de juist afspraken gedeeld met andere partijen. Bij ieder vervolg-/ nieuw onderzoek wordt gekeken welke persoonsgegevens relevant zijn. Alleen de relevante persoonsgegevens worden verstrekt. Voor het gebruik van contact gegevens voor nieuw onderzoek wordt toestemming gevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFC7385" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E89AFE" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wij stellen de gegevens daar graag voor beschikbaar. U kunt bezwaar maken tegen het verdere gebruik, [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C55A11"/>
+        </w:rPr>
+        <w:t>u kunt daarvoor contact opnemen met mij/ons</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]. Heeft u bezwaar? Dan kunt u nog steeds meedoen met dit onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078EEEC6" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35887F0B" w14:textId="77777777" w:rsidR="009D0757" w:rsidRDefault="009D0757" w:rsidP="009D0757">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C55A11"/>
+        </w:rPr>
+        <w:t>U kunt dit de toestemmingsverklaring aangeven.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Tijs Gelens" w:date="2025-09-12T10:51:00Z" w:initials="TG">
+    <w:p w14:paraId="2F46B3C0" w14:textId="4AA0C76B" w:rsidR="00523A3B" w:rsidRDefault="00CA2328" w:rsidP="00523A3B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00523A3B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466A8DA3" w14:textId="77777777" w:rsidR="00523A3B" w:rsidRDefault="00523A3B" w:rsidP="00523A3B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C88B99" w14:textId="77777777" w:rsidR="00523A3B" w:rsidRDefault="00523A3B" w:rsidP="00523A3B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00A4332D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A016D8" w14:textId="77777777" w:rsidR="00523A3B" w:rsidRDefault="00523A3B" w:rsidP="00523A3B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711D5649" w14:textId="77777777" w:rsidR="00523A3B" w:rsidRDefault="00523A3B" w:rsidP="00523A3B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Verwijder dan deze regel (punt 2).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="Tijs Gelens" w:date="2025-09-12T10:55:00Z" w:initials="TG">
+    <w:p w14:paraId="1AD962C4" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00FB0894" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00051E1F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AEB346" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69205580" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="00475B84">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187CFDDF" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E241CD8" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Voeg dan de volgende regel toe aan de opsomming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A73533A" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006F9016" w14:textId="77777777" w:rsidR="00051E1F" w:rsidRDefault="00051E1F" w:rsidP="00051E1F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>geef ik aan dat ik begrijp dat bepaalde gegevens kunnen worden gebruikt voor ander wetenschappelijk onderzoek en dat ik bezwaar kan maken als ik dat niet wil.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Tijs Gelens" w:date="2025-09-12T10:35:00Z" w:initials="TG">
+    <w:p w14:paraId="480CE5A6" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00930497" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00E04A7D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D2EC1E" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B91A70" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="004679FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F37DE80" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5FCDF5" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dan is het vragen van expliciete toestemming voor het gebruik van bijzondere persoonsgegevens nog altijd het uitgangspunt. Soms is het onmogelijk of een onevenredige inspanning om toestemming te vragen, dan kan hiervan worden afgeweken. Bespreek dit met de Privacy Officer en benoem dit duidelijk in de ethische aanvraag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6D1AC6" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F631218" w14:textId="77777777" w:rsidR="00E04A7D" w:rsidRDefault="00E04A7D" w:rsidP="00E04A7D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Behoud daarom de tekst zoals deze hier staat.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="10" w:author="Tijs Gelens" w:date="2026-04-07T11:23:00Z" w:initials="TG">
+    <w:p w14:paraId="634194E3" w14:textId="3D073AC2" w:rsidR="001E72E1" w:rsidRDefault="0069417F" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="001E72E1">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALGEMEEN BELANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F9BC14" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B12F85" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak je gebruik van de grondslag Algemeen Belang (meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="what-is-the-informed-consent-public-interest-template" w:history="1">
+        <w:r w:rsidRPr="0088764B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Informing Participants: Use the Informed Consent Templates | Research Support Portal | Erasmus University Rotterdam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0078DC82" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B01CE0" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="375623"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Vervang “geef toestemming voor” met het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A50994F" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C9587A" w14:textId="77777777" w:rsidR="001E72E1" w:rsidRDefault="001E72E1" w:rsidP="001E72E1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ik maak bezwaar tegen</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="58B1D199" w15:done="0"/>
+  <w15:commentEx w15:paraId="35887F0B" w15:done="0"/>
+  <w15:commentEx w15:paraId="711D5649" w15:done="0"/>
+  <w15:commentEx w15:paraId="006F9016" w15:done="0"/>
+  <w15:commentEx w15:paraId="4F631218" w15:done="0"/>
+  <w15:commentEx w15:paraId="08C9587A" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="205FFAF3" w16cex:dateUtc="2025-09-12T08:49:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="00949B86" w16cex:dateUtc="2026-04-07T09:02:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="20E7E0E1" w16cex:dateUtc="2025-09-12T08:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4BCCBAC5" w16cex:dateUtc="2025-09-12T08:55:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1174297D" w16cex:dateUtc="2025-09-12T08:35:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="45D088F6" w16cex:dateUtc="2026-04-07T09:23:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="58B1D199" w16cid:durableId="205FFAF3"/>
+  <w16cid:commentId w16cid:paraId="35887F0B" w16cid:durableId="00949B86"/>
+  <w16cid:commentId w16cid:paraId="711D5649" w16cid:durableId="20E7E0E1"/>
+  <w16cid:commentId w16cid:paraId="006F9016" w16cid:durableId="4BCCBAC5"/>
+  <w16cid:commentId w16cid:paraId="4F631218" w16cid:durableId="1174297D"/>
+  <w16cid:commentId w16cid:paraId="08C9587A" w16cid:durableId="45D088F6"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06B71C04" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6" w:rsidP="00011C86">
+    <w:p w14:paraId="451E54EB" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43398310" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6" w:rsidP="00011C86">
+    <w:p w14:paraId="709AA4AB" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CCEE304" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6">
+    <w:p w14:paraId="23D06C5E" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 500">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2046279052"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F801475" w14:textId="77777777" w:rsidR="00FE6C14" w:rsidRDefault="0031043B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -13668,71 +14458,71 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F9DC631" w14:textId="77777777" w:rsidR="00FE6C14" w:rsidRPr="004A405E" w:rsidRDefault="00FE6C14">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A78364E" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6" w:rsidP="00011C86">
+    <w:p w14:paraId="7DD1559C" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="568C9C9E" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6" w:rsidP="00011C86">
+    <w:p w14:paraId="1B5DBBBF" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF" w:rsidP="00011C86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D338319" w14:textId="77777777" w:rsidR="00F143A6" w:rsidRDefault="00F143A6">
+    <w:p w14:paraId="51599D91" w14:textId="77777777" w:rsidR="002C56DF" w:rsidRDefault="002C56DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="284D23A9" w14:textId="77777777" w:rsidR="009C71CE" w:rsidRPr="006C0AE7" w:rsidRDefault="009C71CE" w:rsidP="009C71CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0AE7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006C0AE7">
@@ -17957,1563 +18747,1773 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="443698127">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1382948692">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="467668680">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="628322032">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1564101302">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="138888705">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1501458777">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Tijs Gelens">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::73768gge@eur.nl::6a984a64-1fa3-4097-a777-a9a7391a0bd2"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="42DF037C"/>
     <w:rsid w:val="00001252"/>
     <w:rsid w:val="000034B0"/>
     <w:rsid w:val="00006D1E"/>
     <w:rsid w:val="00006DC3"/>
     <w:rsid w:val="0001077B"/>
     <w:rsid w:val="0001182F"/>
     <w:rsid w:val="00011C86"/>
     <w:rsid w:val="0001322C"/>
     <w:rsid w:val="00015D6E"/>
     <w:rsid w:val="000205E7"/>
     <w:rsid w:val="00020685"/>
     <w:rsid w:val="00022012"/>
     <w:rsid w:val="00022B0D"/>
     <w:rsid w:val="00024DBD"/>
     <w:rsid w:val="00026026"/>
     <w:rsid w:val="00026269"/>
     <w:rsid w:val="00026A37"/>
     <w:rsid w:val="000272AF"/>
     <w:rsid w:val="0002733E"/>
     <w:rsid w:val="00027F53"/>
     <w:rsid w:val="00032AC2"/>
     <w:rsid w:val="00032CC4"/>
     <w:rsid w:val="00032E57"/>
     <w:rsid w:val="0003348A"/>
+    <w:rsid w:val="000340E2"/>
     <w:rsid w:val="0003475E"/>
     <w:rsid w:val="000350E3"/>
     <w:rsid w:val="0003609C"/>
+    <w:rsid w:val="000362B0"/>
     <w:rsid w:val="000368ED"/>
     <w:rsid w:val="000402B2"/>
     <w:rsid w:val="0004179D"/>
     <w:rsid w:val="000427BC"/>
     <w:rsid w:val="00042AE0"/>
+    <w:rsid w:val="000431A9"/>
     <w:rsid w:val="000437EF"/>
     <w:rsid w:val="0004410D"/>
+    <w:rsid w:val="00044FEF"/>
     <w:rsid w:val="00046090"/>
     <w:rsid w:val="00047084"/>
     <w:rsid w:val="0004753C"/>
     <w:rsid w:val="00050028"/>
+    <w:rsid w:val="00051E1F"/>
     <w:rsid w:val="00054CB3"/>
     <w:rsid w:val="000570DC"/>
     <w:rsid w:val="00057B57"/>
     <w:rsid w:val="000606AA"/>
     <w:rsid w:val="00061E6D"/>
     <w:rsid w:val="00062674"/>
     <w:rsid w:val="00062910"/>
+    <w:rsid w:val="00062AD4"/>
     <w:rsid w:val="00063C06"/>
     <w:rsid w:val="00066533"/>
     <w:rsid w:val="0006653A"/>
     <w:rsid w:val="00067997"/>
     <w:rsid w:val="00072487"/>
+    <w:rsid w:val="0007290D"/>
     <w:rsid w:val="00072A18"/>
     <w:rsid w:val="00072D83"/>
+    <w:rsid w:val="00073A64"/>
     <w:rsid w:val="00074072"/>
-    <w:rsid w:val="000765BF"/>
     <w:rsid w:val="000768C1"/>
     <w:rsid w:val="00076C14"/>
     <w:rsid w:val="0007716C"/>
     <w:rsid w:val="000772EB"/>
     <w:rsid w:val="00077488"/>
     <w:rsid w:val="00080D22"/>
     <w:rsid w:val="000816A0"/>
     <w:rsid w:val="00081A4F"/>
     <w:rsid w:val="00083383"/>
     <w:rsid w:val="00083CA8"/>
     <w:rsid w:val="000845E4"/>
+    <w:rsid w:val="00087857"/>
     <w:rsid w:val="00092155"/>
     <w:rsid w:val="00093177"/>
     <w:rsid w:val="00093B1D"/>
     <w:rsid w:val="0009552C"/>
     <w:rsid w:val="00096416"/>
     <w:rsid w:val="00096504"/>
     <w:rsid w:val="00097DF2"/>
     <w:rsid w:val="000A084E"/>
     <w:rsid w:val="000A08C8"/>
     <w:rsid w:val="000A0EA6"/>
     <w:rsid w:val="000A3388"/>
+    <w:rsid w:val="000A3B21"/>
     <w:rsid w:val="000A3B8E"/>
-    <w:rsid w:val="000A3F31"/>
     <w:rsid w:val="000A611E"/>
     <w:rsid w:val="000A6F00"/>
+    <w:rsid w:val="000A7C87"/>
+    <w:rsid w:val="000B08A9"/>
     <w:rsid w:val="000B2139"/>
     <w:rsid w:val="000B3EF4"/>
     <w:rsid w:val="000B403F"/>
     <w:rsid w:val="000B62BC"/>
+    <w:rsid w:val="000B6E1B"/>
+    <w:rsid w:val="000B76D0"/>
     <w:rsid w:val="000C20B2"/>
+    <w:rsid w:val="000C2429"/>
     <w:rsid w:val="000C3FE0"/>
     <w:rsid w:val="000C4523"/>
     <w:rsid w:val="000C5469"/>
-    <w:rsid w:val="000C5E4F"/>
     <w:rsid w:val="000D0BFB"/>
     <w:rsid w:val="000D1AB0"/>
     <w:rsid w:val="000D3034"/>
     <w:rsid w:val="000D3DDA"/>
+    <w:rsid w:val="000D42C4"/>
     <w:rsid w:val="000D432B"/>
     <w:rsid w:val="000D450C"/>
     <w:rsid w:val="000D61DE"/>
     <w:rsid w:val="000E25AE"/>
     <w:rsid w:val="000E30B9"/>
     <w:rsid w:val="000E3D0F"/>
     <w:rsid w:val="000E4908"/>
-    <w:rsid w:val="000E505A"/>
     <w:rsid w:val="000E758A"/>
     <w:rsid w:val="000F09E6"/>
     <w:rsid w:val="000F2B2A"/>
-    <w:rsid w:val="000F3925"/>
     <w:rsid w:val="000F3DE4"/>
     <w:rsid w:val="000F3F75"/>
     <w:rsid w:val="000F3FBD"/>
     <w:rsid w:val="000F54FC"/>
-    <w:rsid w:val="000F5DF8"/>
     <w:rsid w:val="00102504"/>
     <w:rsid w:val="00102BEE"/>
     <w:rsid w:val="00103133"/>
     <w:rsid w:val="0010364C"/>
-    <w:rsid w:val="00107DA6"/>
     <w:rsid w:val="0011017A"/>
     <w:rsid w:val="00114B9C"/>
+    <w:rsid w:val="00115E84"/>
     <w:rsid w:val="00120008"/>
     <w:rsid w:val="00120F6D"/>
+    <w:rsid w:val="00122516"/>
     <w:rsid w:val="00122628"/>
     <w:rsid w:val="00123227"/>
     <w:rsid w:val="001237ED"/>
     <w:rsid w:val="00125067"/>
     <w:rsid w:val="001264C6"/>
+    <w:rsid w:val="0012732A"/>
     <w:rsid w:val="0013310F"/>
     <w:rsid w:val="00133C34"/>
     <w:rsid w:val="00133CB6"/>
     <w:rsid w:val="001346C6"/>
     <w:rsid w:val="00134FEA"/>
     <w:rsid w:val="00136B1C"/>
     <w:rsid w:val="001409B9"/>
     <w:rsid w:val="00142072"/>
+    <w:rsid w:val="0014235C"/>
     <w:rsid w:val="00142458"/>
     <w:rsid w:val="001438E6"/>
     <w:rsid w:val="00143A68"/>
     <w:rsid w:val="00145D49"/>
     <w:rsid w:val="001461FB"/>
     <w:rsid w:val="0014632E"/>
     <w:rsid w:val="001500DD"/>
     <w:rsid w:val="001508F9"/>
     <w:rsid w:val="0015146D"/>
+    <w:rsid w:val="00155562"/>
+    <w:rsid w:val="0015745D"/>
     <w:rsid w:val="0016104F"/>
     <w:rsid w:val="0016312F"/>
+    <w:rsid w:val="0016371F"/>
+    <w:rsid w:val="00163832"/>
     <w:rsid w:val="00165BC4"/>
     <w:rsid w:val="00166686"/>
     <w:rsid w:val="001736E9"/>
     <w:rsid w:val="00173BDF"/>
     <w:rsid w:val="00174B8B"/>
-    <w:rsid w:val="00176578"/>
-    <w:rsid w:val="00177D22"/>
+    <w:rsid w:val="001757BE"/>
     <w:rsid w:val="00180E53"/>
     <w:rsid w:val="00181D33"/>
     <w:rsid w:val="00184943"/>
     <w:rsid w:val="001849DF"/>
     <w:rsid w:val="0018589C"/>
     <w:rsid w:val="00190B25"/>
     <w:rsid w:val="00190DD2"/>
     <w:rsid w:val="00191F64"/>
+    <w:rsid w:val="00192B08"/>
     <w:rsid w:val="0019308B"/>
     <w:rsid w:val="00193734"/>
     <w:rsid w:val="00193755"/>
     <w:rsid w:val="001941E2"/>
     <w:rsid w:val="001949DE"/>
+    <w:rsid w:val="00195CC7"/>
     <w:rsid w:val="00195EE7"/>
     <w:rsid w:val="0019622B"/>
     <w:rsid w:val="001A2693"/>
+    <w:rsid w:val="001A2A6D"/>
     <w:rsid w:val="001A4E0A"/>
     <w:rsid w:val="001A51F1"/>
     <w:rsid w:val="001A53CD"/>
     <w:rsid w:val="001A7FD4"/>
+    <w:rsid w:val="001B08A0"/>
     <w:rsid w:val="001B2EFC"/>
     <w:rsid w:val="001B4224"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B58F9"/>
     <w:rsid w:val="001B7199"/>
     <w:rsid w:val="001B750A"/>
     <w:rsid w:val="001B7BA2"/>
+    <w:rsid w:val="001B7C42"/>
     <w:rsid w:val="001C1661"/>
     <w:rsid w:val="001C171A"/>
     <w:rsid w:val="001C1CDD"/>
     <w:rsid w:val="001C226E"/>
+    <w:rsid w:val="001C2D6D"/>
     <w:rsid w:val="001C3D59"/>
     <w:rsid w:val="001C481D"/>
     <w:rsid w:val="001C58FB"/>
     <w:rsid w:val="001C6D2C"/>
     <w:rsid w:val="001C6DFA"/>
     <w:rsid w:val="001D1AF2"/>
     <w:rsid w:val="001D2DF7"/>
     <w:rsid w:val="001D37FB"/>
     <w:rsid w:val="001D5590"/>
     <w:rsid w:val="001D6091"/>
+    <w:rsid w:val="001D67A8"/>
     <w:rsid w:val="001E18C0"/>
     <w:rsid w:val="001E2C76"/>
     <w:rsid w:val="001E3C02"/>
     <w:rsid w:val="001E5781"/>
     <w:rsid w:val="001E5877"/>
     <w:rsid w:val="001E5D2E"/>
+    <w:rsid w:val="001E72E1"/>
     <w:rsid w:val="001F02F4"/>
     <w:rsid w:val="001F02FA"/>
+    <w:rsid w:val="001F0A19"/>
     <w:rsid w:val="001F20F0"/>
     <w:rsid w:val="001F2AE1"/>
     <w:rsid w:val="001F3BE2"/>
     <w:rsid w:val="001F3ED0"/>
     <w:rsid w:val="001F4836"/>
     <w:rsid w:val="001F5125"/>
     <w:rsid w:val="001F599F"/>
     <w:rsid w:val="001F5C11"/>
     <w:rsid w:val="001F7849"/>
     <w:rsid w:val="00200B05"/>
+    <w:rsid w:val="00200F00"/>
+    <w:rsid w:val="00201881"/>
     <w:rsid w:val="00203BFF"/>
     <w:rsid w:val="00204322"/>
+    <w:rsid w:val="00204B97"/>
+    <w:rsid w:val="0020506B"/>
     <w:rsid w:val="00212C9A"/>
+    <w:rsid w:val="00212CBC"/>
     <w:rsid w:val="002169D4"/>
     <w:rsid w:val="0021743A"/>
+    <w:rsid w:val="00220018"/>
+    <w:rsid w:val="00220BB8"/>
     <w:rsid w:val="00221189"/>
     <w:rsid w:val="002211D4"/>
     <w:rsid w:val="002215EB"/>
     <w:rsid w:val="00222730"/>
     <w:rsid w:val="002238CE"/>
+    <w:rsid w:val="00225716"/>
     <w:rsid w:val="002269A2"/>
     <w:rsid w:val="00231665"/>
     <w:rsid w:val="00231A67"/>
+    <w:rsid w:val="0023545C"/>
+    <w:rsid w:val="00235479"/>
+    <w:rsid w:val="00235960"/>
     <w:rsid w:val="00235AA6"/>
     <w:rsid w:val="00235BFD"/>
     <w:rsid w:val="00235FE2"/>
     <w:rsid w:val="00237121"/>
     <w:rsid w:val="00240845"/>
     <w:rsid w:val="002414C6"/>
     <w:rsid w:val="0024199D"/>
+    <w:rsid w:val="00241F51"/>
     <w:rsid w:val="00242379"/>
     <w:rsid w:val="00243DA6"/>
     <w:rsid w:val="00245715"/>
     <w:rsid w:val="00245EA0"/>
     <w:rsid w:val="00246E7C"/>
     <w:rsid w:val="00253AFC"/>
     <w:rsid w:val="00254414"/>
     <w:rsid w:val="00254C15"/>
+    <w:rsid w:val="00254D80"/>
     <w:rsid w:val="002554CF"/>
-    <w:rsid w:val="00255BD0"/>
     <w:rsid w:val="00255BE7"/>
     <w:rsid w:val="00257012"/>
     <w:rsid w:val="0025784B"/>
+    <w:rsid w:val="00257FAD"/>
     <w:rsid w:val="00263301"/>
     <w:rsid w:val="002641E5"/>
-    <w:rsid w:val="00266B24"/>
     <w:rsid w:val="002679BB"/>
     <w:rsid w:val="002700DA"/>
     <w:rsid w:val="0027026A"/>
     <w:rsid w:val="00271041"/>
     <w:rsid w:val="00271282"/>
+    <w:rsid w:val="00271D2B"/>
     <w:rsid w:val="00272D87"/>
     <w:rsid w:val="00273FFB"/>
     <w:rsid w:val="0027415A"/>
     <w:rsid w:val="002744FA"/>
     <w:rsid w:val="0027576B"/>
-    <w:rsid w:val="00281836"/>
     <w:rsid w:val="00281C37"/>
     <w:rsid w:val="00282E06"/>
     <w:rsid w:val="00282FCB"/>
     <w:rsid w:val="00284A1C"/>
     <w:rsid w:val="00285732"/>
     <w:rsid w:val="0028604D"/>
     <w:rsid w:val="00286C2D"/>
     <w:rsid w:val="00287576"/>
     <w:rsid w:val="00287E28"/>
     <w:rsid w:val="002903A0"/>
     <w:rsid w:val="00290B15"/>
     <w:rsid w:val="002917F3"/>
     <w:rsid w:val="00291D85"/>
     <w:rsid w:val="00292691"/>
+    <w:rsid w:val="002A1905"/>
     <w:rsid w:val="002A2237"/>
     <w:rsid w:val="002A460D"/>
+    <w:rsid w:val="002A603B"/>
     <w:rsid w:val="002A65AE"/>
     <w:rsid w:val="002A69A4"/>
     <w:rsid w:val="002A6A6A"/>
     <w:rsid w:val="002B0A3F"/>
     <w:rsid w:val="002B0D0B"/>
     <w:rsid w:val="002B2317"/>
     <w:rsid w:val="002B2BC0"/>
     <w:rsid w:val="002B35F9"/>
     <w:rsid w:val="002B3CB4"/>
     <w:rsid w:val="002B45CD"/>
+    <w:rsid w:val="002B4FBC"/>
     <w:rsid w:val="002B74BB"/>
     <w:rsid w:val="002B75A4"/>
     <w:rsid w:val="002B7A9A"/>
     <w:rsid w:val="002B7EBA"/>
     <w:rsid w:val="002B7F0F"/>
     <w:rsid w:val="002B7F96"/>
     <w:rsid w:val="002C1FF2"/>
     <w:rsid w:val="002C20A3"/>
     <w:rsid w:val="002C4333"/>
     <w:rsid w:val="002C47F1"/>
     <w:rsid w:val="002C4D05"/>
     <w:rsid w:val="002C4DAB"/>
+    <w:rsid w:val="002C56DF"/>
     <w:rsid w:val="002C64D9"/>
+    <w:rsid w:val="002D0218"/>
     <w:rsid w:val="002D050E"/>
     <w:rsid w:val="002D1047"/>
     <w:rsid w:val="002D1826"/>
     <w:rsid w:val="002D1AD5"/>
     <w:rsid w:val="002D3DAF"/>
     <w:rsid w:val="002D4B29"/>
     <w:rsid w:val="002D5240"/>
+    <w:rsid w:val="002D7BD7"/>
     <w:rsid w:val="002E0C08"/>
+    <w:rsid w:val="002E0CFA"/>
     <w:rsid w:val="002E3545"/>
+    <w:rsid w:val="002E38B5"/>
     <w:rsid w:val="002E3AE2"/>
     <w:rsid w:val="002E41AB"/>
     <w:rsid w:val="002E49BF"/>
     <w:rsid w:val="002E5076"/>
     <w:rsid w:val="002E5A8F"/>
     <w:rsid w:val="002E5DC8"/>
+    <w:rsid w:val="002F3062"/>
     <w:rsid w:val="002F438A"/>
     <w:rsid w:val="002F4E54"/>
     <w:rsid w:val="002F5819"/>
-    <w:rsid w:val="002F5E6B"/>
     <w:rsid w:val="002F6266"/>
+    <w:rsid w:val="002F6926"/>
     <w:rsid w:val="002F6F89"/>
     <w:rsid w:val="002F7150"/>
     <w:rsid w:val="002F7D51"/>
     <w:rsid w:val="00301FDB"/>
+    <w:rsid w:val="00302045"/>
     <w:rsid w:val="00302EC3"/>
+    <w:rsid w:val="003031A4"/>
+    <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303CF1"/>
     <w:rsid w:val="00304325"/>
     <w:rsid w:val="00304AB7"/>
     <w:rsid w:val="00305015"/>
-    <w:rsid w:val="0030551B"/>
     <w:rsid w:val="003074A2"/>
     <w:rsid w:val="00307EC2"/>
     <w:rsid w:val="0031043B"/>
     <w:rsid w:val="0031159A"/>
     <w:rsid w:val="00312147"/>
     <w:rsid w:val="00312ECD"/>
     <w:rsid w:val="003133B9"/>
     <w:rsid w:val="003138DD"/>
     <w:rsid w:val="0031446F"/>
     <w:rsid w:val="00315291"/>
     <w:rsid w:val="0031557F"/>
     <w:rsid w:val="003163A7"/>
     <w:rsid w:val="0031703A"/>
     <w:rsid w:val="00320580"/>
     <w:rsid w:val="0032059E"/>
     <w:rsid w:val="0032128D"/>
     <w:rsid w:val="00321695"/>
     <w:rsid w:val="00321711"/>
     <w:rsid w:val="00321DCE"/>
     <w:rsid w:val="00322ED2"/>
+    <w:rsid w:val="00323659"/>
     <w:rsid w:val="00327695"/>
     <w:rsid w:val="00327EF4"/>
     <w:rsid w:val="00335A73"/>
+    <w:rsid w:val="00335BEC"/>
     <w:rsid w:val="003360ED"/>
     <w:rsid w:val="003406F0"/>
     <w:rsid w:val="003414CE"/>
     <w:rsid w:val="00342537"/>
     <w:rsid w:val="0034263E"/>
     <w:rsid w:val="00343C3F"/>
     <w:rsid w:val="003448B3"/>
     <w:rsid w:val="00344A2E"/>
     <w:rsid w:val="00344C4C"/>
     <w:rsid w:val="00344E60"/>
     <w:rsid w:val="00345B17"/>
     <w:rsid w:val="00346049"/>
     <w:rsid w:val="00346396"/>
     <w:rsid w:val="003473A8"/>
+    <w:rsid w:val="00347B0D"/>
     <w:rsid w:val="00350E3F"/>
     <w:rsid w:val="00353479"/>
     <w:rsid w:val="0035382E"/>
     <w:rsid w:val="0035633B"/>
     <w:rsid w:val="00356CAE"/>
     <w:rsid w:val="00357834"/>
     <w:rsid w:val="003625B7"/>
     <w:rsid w:val="00362973"/>
     <w:rsid w:val="00363479"/>
     <w:rsid w:val="00363804"/>
     <w:rsid w:val="0037055F"/>
     <w:rsid w:val="0037164B"/>
     <w:rsid w:val="00372BF1"/>
     <w:rsid w:val="00373A33"/>
     <w:rsid w:val="003751D5"/>
     <w:rsid w:val="003808C6"/>
     <w:rsid w:val="003818FA"/>
     <w:rsid w:val="00381C84"/>
     <w:rsid w:val="00381CC2"/>
     <w:rsid w:val="00382044"/>
-    <w:rsid w:val="003820A3"/>
     <w:rsid w:val="003823F6"/>
     <w:rsid w:val="00385970"/>
+    <w:rsid w:val="00387664"/>
     <w:rsid w:val="0038793E"/>
     <w:rsid w:val="0039103B"/>
     <w:rsid w:val="00391475"/>
     <w:rsid w:val="00391B02"/>
     <w:rsid w:val="00394A37"/>
     <w:rsid w:val="0039523A"/>
     <w:rsid w:val="00395AE4"/>
     <w:rsid w:val="00395D41"/>
     <w:rsid w:val="003979AD"/>
     <w:rsid w:val="003A016B"/>
     <w:rsid w:val="003A1A15"/>
     <w:rsid w:val="003A27C8"/>
+    <w:rsid w:val="003A556D"/>
     <w:rsid w:val="003A5676"/>
     <w:rsid w:val="003A6CD7"/>
     <w:rsid w:val="003A7800"/>
     <w:rsid w:val="003B08B5"/>
     <w:rsid w:val="003B121D"/>
     <w:rsid w:val="003B1A4F"/>
     <w:rsid w:val="003B2DE2"/>
     <w:rsid w:val="003B2DE7"/>
     <w:rsid w:val="003B42C1"/>
+    <w:rsid w:val="003B48C2"/>
+    <w:rsid w:val="003B6EEA"/>
     <w:rsid w:val="003C0487"/>
+    <w:rsid w:val="003C064E"/>
     <w:rsid w:val="003C0A81"/>
     <w:rsid w:val="003C1B39"/>
-    <w:rsid w:val="003C28E3"/>
     <w:rsid w:val="003C3416"/>
     <w:rsid w:val="003C3D26"/>
     <w:rsid w:val="003C4383"/>
     <w:rsid w:val="003C4640"/>
+    <w:rsid w:val="003C4885"/>
     <w:rsid w:val="003C49D6"/>
     <w:rsid w:val="003C4E1B"/>
     <w:rsid w:val="003C730A"/>
     <w:rsid w:val="003C76DA"/>
     <w:rsid w:val="003C7EA2"/>
     <w:rsid w:val="003D1521"/>
     <w:rsid w:val="003D1787"/>
     <w:rsid w:val="003D48E3"/>
     <w:rsid w:val="003D67CD"/>
     <w:rsid w:val="003D6EC6"/>
     <w:rsid w:val="003E029C"/>
     <w:rsid w:val="003E03B2"/>
     <w:rsid w:val="003E070E"/>
     <w:rsid w:val="003E1150"/>
+    <w:rsid w:val="003E2090"/>
     <w:rsid w:val="003E4114"/>
     <w:rsid w:val="003E66A9"/>
     <w:rsid w:val="003E6F9F"/>
     <w:rsid w:val="003E7483"/>
     <w:rsid w:val="003F0C20"/>
     <w:rsid w:val="003F0E8D"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F23B6"/>
     <w:rsid w:val="003F2690"/>
     <w:rsid w:val="003F2ADF"/>
     <w:rsid w:val="003F4809"/>
     <w:rsid w:val="003F564E"/>
     <w:rsid w:val="003F5B2B"/>
+    <w:rsid w:val="003F6688"/>
     <w:rsid w:val="003F6EA6"/>
     <w:rsid w:val="003F6F75"/>
     <w:rsid w:val="00400064"/>
     <w:rsid w:val="00402AFC"/>
+    <w:rsid w:val="00403723"/>
     <w:rsid w:val="0040652F"/>
     <w:rsid w:val="00416996"/>
     <w:rsid w:val="0041749B"/>
     <w:rsid w:val="004176C1"/>
     <w:rsid w:val="00417D4B"/>
     <w:rsid w:val="00417F0E"/>
     <w:rsid w:val="0042001E"/>
     <w:rsid w:val="00421029"/>
     <w:rsid w:val="00421D79"/>
     <w:rsid w:val="004225F8"/>
     <w:rsid w:val="00422965"/>
     <w:rsid w:val="004238EB"/>
     <w:rsid w:val="00424F6C"/>
     <w:rsid w:val="00426B04"/>
     <w:rsid w:val="0042772F"/>
     <w:rsid w:val="00432901"/>
+    <w:rsid w:val="0043294D"/>
     <w:rsid w:val="00435A01"/>
     <w:rsid w:val="00435FE4"/>
     <w:rsid w:val="00437872"/>
     <w:rsid w:val="00437E30"/>
     <w:rsid w:val="00440116"/>
     <w:rsid w:val="004412CA"/>
-    <w:rsid w:val="0044188E"/>
     <w:rsid w:val="00443328"/>
+    <w:rsid w:val="00444BB8"/>
+    <w:rsid w:val="0044500F"/>
     <w:rsid w:val="0044750C"/>
+    <w:rsid w:val="00447868"/>
     <w:rsid w:val="004506F0"/>
     <w:rsid w:val="00453B6E"/>
     <w:rsid w:val="00454F38"/>
     <w:rsid w:val="00456ADF"/>
     <w:rsid w:val="004570D4"/>
     <w:rsid w:val="00460066"/>
     <w:rsid w:val="00460186"/>
     <w:rsid w:val="0046049F"/>
     <w:rsid w:val="00460785"/>
     <w:rsid w:val="00463D59"/>
     <w:rsid w:val="004657F6"/>
     <w:rsid w:val="00465F25"/>
     <w:rsid w:val="00470FD2"/>
     <w:rsid w:val="00471832"/>
+    <w:rsid w:val="00471BCA"/>
     <w:rsid w:val="00474246"/>
     <w:rsid w:val="00475AA0"/>
     <w:rsid w:val="004766FF"/>
     <w:rsid w:val="004777AF"/>
     <w:rsid w:val="00477C38"/>
     <w:rsid w:val="00481393"/>
     <w:rsid w:val="004814D4"/>
     <w:rsid w:val="004817FC"/>
     <w:rsid w:val="00481A6B"/>
     <w:rsid w:val="00482151"/>
     <w:rsid w:val="0048292D"/>
     <w:rsid w:val="00483C2F"/>
+    <w:rsid w:val="00484D00"/>
     <w:rsid w:val="00485863"/>
     <w:rsid w:val="00485A50"/>
+    <w:rsid w:val="00486523"/>
     <w:rsid w:val="00487C72"/>
     <w:rsid w:val="00487DAD"/>
+    <w:rsid w:val="00491F51"/>
     <w:rsid w:val="0049220D"/>
     <w:rsid w:val="00492BF0"/>
+    <w:rsid w:val="004949C6"/>
     <w:rsid w:val="004956D4"/>
     <w:rsid w:val="004A043E"/>
+    <w:rsid w:val="004A08CA"/>
     <w:rsid w:val="004A0BF9"/>
+    <w:rsid w:val="004A1DAF"/>
     <w:rsid w:val="004A1E2F"/>
     <w:rsid w:val="004A21BF"/>
     <w:rsid w:val="004A5D4C"/>
     <w:rsid w:val="004B07A2"/>
     <w:rsid w:val="004B1B56"/>
     <w:rsid w:val="004B1C2F"/>
     <w:rsid w:val="004B22A0"/>
     <w:rsid w:val="004B2EA6"/>
     <w:rsid w:val="004B4677"/>
     <w:rsid w:val="004B65F8"/>
     <w:rsid w:val="004B67F1"/>
     <w:rsid w:val="004B6A73"/>
+    <w:rsid w:val="004C0552"/>
     <w:rsid w:val="004C0680"/>
+    <w:rsid w:val="004C0803"/>
     <w:rsid w:val="004C101D"/>
     <w:rsid w:val="004C15DE"/>
     <w:rsid w:val="004C354E"/>
     <w:rsid w:val="004C50D9"/>
     <w:rsid w:val="004C72C2"/>
     <w:rsid w:val="004C7859"/>
     <w:rsid w:val="004D02FD"/>
     <w:rsid w:val="004D2A60"/>
     <w:rsid w:val="004D2CCE"/>
     <w:rsid w:val="004D2F59"/>
     <w:rsid w:val="004D406F"/>
+    <w:rsid w:val="004D4296"/>
     <w:rsid w:val="004D5FD5"/>
     <w:rsid w:val="004D68AF"/>
     <w:rsid w:val="004D74B1"/>
     <w:rsid w:val="004D7B22"/>
+    <w:rsid w:val="004E2230"/>
     <w:rsid w:val="004E2611"/>
     <w:rsid w:val="004E2925"/>
     <w:rsid w:val="004E2A59"/>
     <w:rsid w:val="004E2F7D"/>
     <w:rsid w:val="004E36AE"/>
     <w:rsid w:val="004E46F7"/>
+    <w:rsid w:val="004E4788"/>
     <w:rsid w:val="004E49ED"/>
-    <w:rsid w:val="004E7267"/>
     <w:rsid w:val="004E7D62"/>
     <w:rsid w:val="004F06D9"/>
     <w:rsid w:val="004F14EF"/>
     <w:rsid w:val="004F2007"/>
     <w:rsid w:val="004F4FD8"/>
     <w:rsid w:val="004F6141"/>
+    <w:rsid w:val="004F733A"/>
     <w:rsid w:val="00503313"/>
     <w:rsid w:val="005033D6"/>
     <w:rsid w:val="0050403E"/>
     <w:rsid w:val="00504A00"/>
     <w:rsid w:val="00504D12"/>
     <w:rsid w:val="005067E6"/>
     <w:rsid w:val="00506DD2"/>
     <w:rsid w:val="00506DFA"/>
     <w:rsid w:val="005105D0"/>
     <w:rsid w:val="00510E97"/>
     <w:rsid w:val="0051124D"/>
     <w:rsid w:val="00511BB2"/>
     <w:rsid w:val="00512BEC"/>
     <w:rsid w:val="00513272"/>
     <w:rsid w:val="00514C33"/>
     <w:rsid w:val="00515A10"/>
+    <w:rsid w:val="0052067D"/>
     <w:rsid w:val="00520D17"/>
     <w:rsid w:val="005224A1"/>
     <w:rsid w:val="00522E38"/>
     <w:rsid w:val="00523771"/>
+    <w:rsid w:val="00523A3B"/>
     <w:rsid w:val="005243B5"/>
     <w:rsid w:val="00525435"/>
     <w:rsid w:val="005300E7"/>
     <w:rsid w:val="005312E4"/>
     <w:rsid w:val="00531FAD"/>
     <w:rsid w:val="0053235F"/>
     <w:rsid w:val="00534F87"/>
     <w:rsid w:val="005351B4"/>
+    <w:rsid w:val="00535E1B"/>
     <w:rsid w:val="005364FF"/>
     <w:rsid w:val="0053669E"/>
     <w:rsid w:val="0054387E"/>
     <w:rsid w:val="00544352"/>
+    <w:rsid w:val="00544814"/>
     <w:rsid w:val="00544FFB"/>
     <w:rsid w:val="00545150"/>
     <w:rsid w:val="005476CD"/>
     <w:rsid w:val="00551882"/>
     <w:rsid w:val="00552483"/>
     <w:rsid w:val="0055472E"/>
     <w:rsid w:val="00556ACE"/>
     <w:rsid w:val="005570AC"/>
     <w:rsid w:val="0056093E"/>
     <w:rsid w:val="00561698"/>
     <w:rsid w:val="00563853"/>
+    <w:rsid w:val="00564204"/>
     <w:rsid w:val="00564423"/>
     <w:rsid w:val="00566285"/>
     <w:rsid w:val="005665BA"/>
     <w:rsid w:val="005672E7"/>
     <w:rsid w:val="00567C3D"/>
     <w:rsid w:val="005702D2"/>
     <w:rsid w:val="005704DE"/>
     <w:rsid w:val="005753EC"/>
     <w:rsid w:val="00575661"/>
     <w:rsid w:val="00576D39"/>
     <w:rsid w:val="00577719"/>
     <w:rsid w:val="005779AB"/>
     <w:rsid w:val="005779DC"/>
+    <w:rsid w:val="00577FFB"/>
     <w:rsid w:val="005836CD"/>
     <w:rsid w:val="005858B0"/>
     <w:rsid w:val="00591B98"/>
     <w:rsid w:val="00592498"/>
     <w:rsid w:val="00592E81"/>
     <w:rsid w:val="00592E9F"/>
     <w:rsid w:val="0059364E"/>
+    <w:rsid w:val="00593A26"/>
+    <w:rsid w:val="005950FD"/>
     <w:rsid w:val="00595B6C"/>
-    <w:rsid w:val="00595D9A"/>
     <w:rsid w:val="00595FEC"/>
-    <w:rsid w:val="005963CF"/>
     <w:rsid w:val="00596979"/>
     <w:rsid w:val="00597279"/>
     <w:rsid w:val="005A09A2"/>
     <w:rsid w:val="005A0A94"/>
     <w:rsid w:val="005A139C"/>
     <w:rsid w:val="005A47D7"/>
+    <w:rsid w:val="005A4B2E"/>
     <w:rsid w:val="005A5261"/>
+    <w:rsid w:val="005A5E3D"/>
     <w:rsid w:val="005A61C0"/>
     <w:rsid w:val="005A7680"/>
     <w:rsid w:val="005A7876"/>
     <w:rsid w:val="005B0450"/>
     <w:rsid w:val="005B1F4F"/>
     <w:rsid w:val="005B2C68"/>
     <w:rsid w:val="005B3D95"/>
     <w:rsid w:val="005B4572"/>
     <w:rsid w:val="005B6175"/>
     <w:rsid w:val="005B6AA7"/>
     <w:rsid w:val="005C00B2"/>
     <w:rsid w:val="005C0949"/>
     <w:rsid w:val="005C0BFC"/>
     <w:rsid w:val="005C0E9E"/>
     <w:rsid w:val="005C1B15"/>
     <w:rsid w:val="005C21E1"/>
     <w:rsid w:val="005C22FB"/>
     <w:rsid w:val="005C23E8"/>
     <w:rsid w:val="005C33CC"/>
     <w:rsid w:val="005C47C1"/>
     <w:rsid w:val="005C6103"/>
     <w:rsid w:val="005C6880"/>
     <w:rsid w:val="005C6B67"/>
     <w:rsid w:val="005C7276"/>
     <w:rsid w:val="005D0C5A"/>
     <w:rsid w:val="005D1F63"/>
     <w:rsid w:val="005D213E"/>
     <w:rsid w:val="005D2F0B"/>
     <w:rsid w:val="005D3A89"/>
     <w:rsid w:val="005D6116"/>
     <w:rsid w:val="005D71A1"/>
     <w:rsid w:val="005D7A59"/>
     <w:rsid w:val="005E0AD0"/>
     <w:rsid w:val="005E1A08"/>
     <w:rsid w:val="005E37BE"/>
     <w:rsid w:val="005E3AF0"/>
     <w:rsid w:val="005E6663"/>
     <w:rsid w:val="005E6E67"/>
     <w:rsid w:val="005F0CBF"/>
+    <w:rsid w:val="005F2FD0"/>
     <w:rsid w:val="005F7030"/>
+    <w:rsid w:val="005F763A"/>
     <w:rsid w:val="005F7888"/>
     <w:rsid w:val="00600951"/>
     <w:rsid w:val="00601E0C"/>
     <w:rsid w:val="006028FD"/>
     <w:rsid w:val="00603222"/>
+    <w:rsid w:val="0060419D"/>
     <w:rsid w:val="006050B1"/>
+    <w:rsid w:val="00607DB8"/>
     <w:rsid w:val="006100FE"/>
+    <w:rsid w:val="00610760"/>
     <w:rsid w:val="00610E84"/>
     <w:rsid w:val="006116FE"/>
     <w:rsid w:val="00614A55"/>
     <w:rsid w:val="0061502B"/>
     <w:rsid w:val="00615FD0"/>
     <w:rsid w:val="00616B65"/>
     <w:rsid w:val="006172AD"/>
     <w:rsid w:val="00617E2E"/>
+    <w:rsid w:val="006209FD"/>
     <w:rsid w:val="006224F8"/>
     <w:rsid w:val="006236CB"/>
     <w:rsid w:val="006248BB"/>
     <w:rsid w:val="00626A4D"/>
+    <w:rsid w:val="00627141"/>
     <w:rsid w:val="006300CF"/>
     <w:rsid w:val="0063037D"/>
     <w:rsid w:val="00631BEF"/>
     <w:rsid w:val="00631EBA"/>
-    <w:rsid w:val="00632614"/>
     <w:rsid w:val="00632C76"/>
+    <w:rsid w:val="0063339B"/>
+    <w:rsid w:val="00633E92"/>
     <w:rsid w:val="006341A0"/>
     <w:rsid w:val="00634E5A"/>
     <w:rsid w:val="006355FF"/>
     <w:rsid w:val="00635E84"/>
     <w:rsid w:val="00637ABC"/>
+    <w:rsid w:val="00640E98"/>
     <w:rsid w:val="006415AD"/>
     <w:rsid w:val="00644A78"/>
     <w:rsid w:val="00645472"/>
+    <w:rsid w:val="00646117"/>
     <w:rsid w:val="0064658C"/>
     <w:rsid w:val="006471EA"/>
     <w:rsid w:val="006479F7"/>
     <w:rsid w:val="006515CB"/>
     <w:rsid w:val="00653B0E"/>
     <w:rsid w:val="00656894"/>
     <w:rsid w:val="00657FCD"/>
     <w:rsid w:val="00661553"/>
+    <w:rsid w:val="00662263"/>
     <w:rsid w:val="00663609"/>
     <w:rsid w:val="006647BC"/>
     <w:rsid w:val="006658DE"/>
     <w:rsid w:val="00665C8B"/>
     <w:rsid w:val="00666C1F"/>
     <w:rsid w:val="0066712A"/>
     <w:rsid w:val="00667A56"/>
     <w:rsid w:val="006713DC"/>
     <w:rsid w:val="00671D7C"/>
     <w:rsid w:val="00672C2E"/>
     <w:rsid w:val="00673202"/>
     <w:rsid w:val="00675004"/>
+    <w:rsid w:val="006754AE"/>
     <w:rsid w:val="00675D39"/>
     <w:rsid w:val="006801B4"/>
     <w:rsid w:val="00680BDE"/>
     <w:rsid w:val="0068226E"/>
-    <w:rsid w:val="006824E1"/>
+    <w:rsid w:val="0068502E"/>
+    <w:rsid w:val="00685D8A"/>
     <w:rsid w:val="0068714D"/>
     <w:rsid w:val="00687A6D"/>
     <w:rsid w:val="0069131C"/>
     <w:rsid w:val="006928B4"/>
     <w:rsid w:val="00693616"/>
+    <w:rsid w:val="0069417F"/>
     <w:rsid w:val="00696090"/>
     <w:rsid w:val="006971E6"/>
     <w:rsid w:val="006A066F"/>
     <w:rsid w:val="006A0D7A"/>
     <w:rsid w:val="006A14C7"/>
     <w:rsid w:val="006A172E"/>
     <w:rsid w:val="006A3302"/>
     <w:rsid w:val="006A3CB8"/>
     <w:rsid w:val="006A4B45"/>
     <w:rsid w:val="006A4FC4"/>
     <w:rsid w:val="006A6C5D"/>
     <w:rsid w:val="006B0777"/>
     <w:rsid w:val="006B0AC1"/>
-    <w:rsid w:val="006B7213"/>
+    <w:rsid w:val="006B3679"/>
+    <w:rsid w:val="006B3C33"/>
     <w:rsid w:val="006B76C6"/>
     <w:rsid w:val="006B7764"/>
     <w:rsid w:val="006C08C5"/>
     <w:rsid w:val="006C1C4C"/>
     <w:rsid w:val="006C1EBD"/>
     <w:rsid w:val="006C33C3"/>
     <w:rsid w:val="006C3F58"/>
     <w:rsid w:val="006C54EF"/>
     <w:rsid w:val="006C5611"/>
     <w:rsid w:val="006C74C2"/>
+    <w:rsid w:val="006C7529"/>
     <w:rsid w:val="006C75EC"/>
-    <w:rsid w:val="006D1AC8"/>
     <w:rsid w:val="006D2582"/>
+    <w:rsid w:val="006D3230"/>
     <w:rsid w:val="006D3C59"/>
     <w:rsid w:val="006D461E"/>
     <w:rsid w:val="006D597B"/>
+    <w:rsid w:val="006D6016"/>
     <w:rsid w:val="006D6BFC"/>
     <w:rsid w:val="006D7FCA"/>
+    <w:rsid w:val="006E1EED"/>
     <w:rsid w:val="006E29B6"/>
     <w:rsid w:val="006E46FA"/>
     <w:rsid w:val="006E4BCF"/>
     <w:rsid w:val="006E5BA1"/>
     <w:rsid w:val="006E7607"/>
     <w:rsid w:val="006F3374"/>
     <w:rsid w:val="006F4BB2"/>
     <w:rsid w:val="006F4C92"/>
     <w:rsid w:val="006F5173"/>
     <w:rsid w:val="006F68F1"/>
     <w:rsid w:val="006F7587"/>
     <w:rsid w:val="006F770B"/>
     <w:rsid w:val="007001A4"/>
     <w:rsid w:val="00700F3F"/>
     <w:rsid w:val="00701674"/>
+    <w:rsid w:val="00703472"/>
     <w:rsid w:val="00711254"/>
     <w:rsid w:val="00712023"/>
     <w:rsid w:val="007128C7"/>
+    <w:rsid w:val="00713010"/>
     <w:rsid w:val="007135AF"/>
     <w:rsid w:val="00714524"/>
     <w:rsid w:val="0071511A"/>
     <w:rsid w:val="007165DD"/>
     <w:rsid w:val="007167A3"/>
     <w:rsid w:val="007176D6"/>
     <w:rsid w:val="0071799A"/>
     <w:rsid w:val="00717A02"/>
+    <w:rsid w:val="00717EBF"/>
+    <w:rsid w:val="007200AE"/>
     <w:rsid w:val="00721858"/>
+    <w:rsid w:val="00722B6B"/>
     <w:rsid w:val="00723781"/>
+    <w:rsid w:val="00723C22"/>
     <w:rsid w:val="00724CED"/>
     <w:rsid w:val="007259F6"/>
+    <w:rsid w:val="00725B99"/>
     <w:rsid w:val="00725D84"/>
     <w:rsid w:val="0072607D"/>
     <w:rsid w:val="00726C38"/>
     <w:rsid w:val="007278C9"/>
+    <w:rsid w:val="00731029"/>
     <w:rsid w:val="00731E53"/>
     <w:rsid w:val="007332C2"/>
     <w:rsid w:val="007337C9"/>
+    <w:rsid w:val="00734C60"/>
     <w:rsid w:val="00735671"/>
+    <w:rsid w:val="00737BA6"/>
+    <w:rsid w:val="0074077A"/>
     <w:rsid w:val="00742375"/>
-    <w:rsid w:val="00743159"/>
     <w:rsid w:val="00745EF0"/>
     <w:rsid w:val="007513D7"/>
     <w:rsid w:val="00751C83"/>
     <w:rsid w:val="00752E63"/>
     <w:rsid w:val="00753A45"/>
+    <w:rsid w:val="00754109"/>
     <w:rsid w:val="00756C03"/>
     <w:rsid w:val="00756D41"/>
+    <w:rsid w:val="00760CF6"/>
     <w:rsid w:val="007612CA"/>
     <w:rsid w:val="00761C96"/>
     <w:rsid w:val="00761F79"/>
     <w:rsid w:val="00762DCF"/>
     <w:rsid w:val="0076369B"/>
     <w:rsid w:val="00764378"/>
+    <w:rsid w:val="00765091"/>
     <w:rsid w:val="00765107"/>
+    <w:rsid w:val="00770EAE"/>
+    <w:rsid w:val="007711E1"/>
+    <w:rsid w:val="00771511"/>
     <w:rsid w:val="00772E8C"/>
     <w:rsid w:val="00773534"/>
     <w:rsid w:val="00776F40"/>
+    <w:rsid w:val="00776FB6"/>
     <w:rsid w:val="007776F7"/>
     <w:rsid w:val="00777C9B"/>
     <w:rsid w:val="007820D9"/>
     <w:rsid w:val="007824BD"/>
     <w:rsid w:val="00784CF9"/>
     <w:rsid w:val="00786721"/>
+    <w:rsid w:val="007872C2"/>
     <w:rsid w:val="00790025"/>
     <w:rsid w:val="007912D6"/>
     <w:rsid w:val="007933EC"/>
     <w:rsid w:val="007956B4"/>
     <w:rsid w:val="00796216"/>
     <w:rsid w:val="007965E2"/>
     <w:rsid w:val="00797D1F"/>
     <w:rsid w:val="007A20EC"/>
     <w:rsid w:val="007A4E3E"/>
+    <w:rsid w:val="007A65AE"/>
     <w:rsid w:val="007A7007"/>
     <w:rsid w:val="007B022A"/>
     <w:rsid w:val="007B033B"/>
     <w:rsid w:val="007B2B92"/>
     <w:rsid w:val="007B3404"/>
+    <w:rsid w:val="007B4453"/>
     <w:rsid w:val="007B49F4"/>
     <w:rsid w:val="007B553F"/>
     <w:rsid w:val="007B5928"/>
     <w:rsid w:val="007C1144"/>
     <w:rsid w:val="007C1D01"/>
     <w:rsid w:val="007C4532"/>
     <w:rsid w:val="007C5833"/>
     <w:rsid w:val="007C689F"/>
     <w:rsid w:val="007C773D"/>
     <w:rsid w:val="007C7DF2"/>
+    <w:rsid w:val="007D25BE"/>
     <w:rsid w:val="007D4839"/>
     <w:rsid w:val="007D4AB2"/>
     <w:rsid w:val="007D5CFA"/>
     <w:rsid w:val="007E1FC4"/>
     <w:rsid w:val="007E31A0"/>
     <w:rsid w:val="007E6106"/>
     <w:rsid w:val="007E612F"/>
     <w:rsid w:val="007F03EE"/>
     <w:rsid w:val="007F109B"/>
     <w:rsid w:val="007F2C27"/>
+    <w:rsid w:val="007F3E80"/>
+    <w:rsid w:val="007F471A"/>
     <w:rsid w:val="007F7297"/>
     <w:rsid w:val="007F7509"/>
     <w:rsid w:val="008003AD"/>
     <w:rsid w:val="008013DD"/>
     <w:rsid w:val="00801739"/>
     <w:rsid w:val="00801CC5"/>
     <w:rsid w:val="008024DE"/>
     <w:rsid w:val="00803495"/>
     <w:rsid w:val="008039C2"/>
     <w:rsid w:val="00804500"/>
     <w:rsid w:val="0080453F"/>
     <w:rsid w:val="00804CB3"/>
     <w:rsid w:val="00805BAE"/>
     <w:rsid w:val="00805FFD"/>
-    <w:rsid w:val="00806F48"/>
+    <w:rsid w:val="0080619F"/>
     <w:rsid w:val="0080702A"/>
+    <w:rsid w:val="00810CAB"/>
+    <w:rsid w:val="00810D22"/>
     <w:rsid w:val="00813349"/>
     <w:rsid w:val="008143E6"/>
     <w:rsid w:val="00816F12"/>
     <w:rsid w:val="00817254"/>
     <w:rsid w:val="0082148C"/>
     <w:rsid w:val="008235CA"/>
     <w:rsid w:val="0082627E"/>
+    <w:rsid w:val="00827E21"/>
     <w:rsid w:val="00831474"/>
-    <w:rsid w:val="00831CF9"/>
+    <w:rsid w:val="008315A3"/>
+    <w:rsid w:val="0083571A"/>
     <w:rsid w:val="00835A9A"/>
     <w:rsid w:val="0084317E"/>
     <w:rsid w:val="00843CA7"/>
     <w:rsid w:val="00844EAE"/>
     <w:rsid w:val="008463B9"/>
     <w:rsid w:val="00851C5C"/>
     <w:rsid w:val="008524A1"/>
     <w:rsid w:val="008531A6"/>
     <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="008542E4"/>
-    <w:rsid w:val="008543EF"/>
     <w:rsid w:val="0085549C"/>
     <w:rsid w:val="00855B8A"/>
     <w:rsid w:val="00860B63"/>
     <w:rsid w:val="00860BC6"/>
     <w:rsid w:val="008616F1"/>
     <w:rsid w:val="00862ED2"/>
-    <w:rsid w:val="0086437F"/>
     <w:rsid w:val="00864C6C"/>
     <w:rsid w:val="00865F65"/>
     <w:rsid w:val="00866BCA"/>
     <w:rsid w:val="00866DE1"/>
     <w:rsid w:val="00870210"/>
     <w:rsid w:val="00871003"/>
     <w:rsid w:val="00871AA5"/>
     <w:rsid w:val="00873453"/>
     <w:rsid w:val="00875917"/>
     <w:rsid w:val="008762F8"/>
+    <w:rsid w:val="00877AAF"/>
     <w:rsid w:val="00880BFF"/>
+    <w:rsid w:val="0088117E"/>
     <w:rsid w:val="00882DDD"/>
     <w:rsid w:val="00883562"/>
     <w:rsid w:val="008842D8"/>
-    <w:rsid w:val="00890C86"/>
+    <w:rsid w:val="0088615D"/>
     <w:rsid w:val="008917DE"/>
     <w:rsid w:val="00892FAE"/>
+    <w:rsid w:val="008934D1"/>
     <w:rsid w:val="00893A63"/>
     <w:rsid w:val="00893BED"/>
     <w:rsid w:val="008954D8"/>
     <w:rsid w:val="008956D6"/>
     <w:rsid w:val="00895C0E"/>
     <w:rsid w:val="00897251"/>
+    <w:rsid w:val="008A0B69"/>
     <w:rsid w:val="008A2AF8"/>
     <w:rsid w:val="008A4782"/>
     <w:rsid w:val="008A4B86"/>
+    <w:rsid w:val="008A606F"/>
     <w:rsid w:val="008A69F3"/>
     <w:rsid w:val="008A70C5"/>
+    <w:rsid w:val="008A7E6D"/>
     <w:rsid w:val="008B001B"/>
     <w:rsid w:val="008B0B74"/>
     <w:rsid w:val="008B1DF7"/>
     <w:rsid w:val="008B2539"/>
     <w:rsid w:val="008B2573"/>
     <w:rsid w:val="008B299B"/>
     <w:rsid w:val="008B4D6C"/>
     <w:rsid w:val="008B57DB"/>
     <w:rsid w:val="008B5B6A"/>
     <w:rsid w:val="008B6CF2"/>
+    <w:rsid w:val="008C036A"/>
     <w:rsid w:val="008C04AA"/>
     <w:rsid w:val="008C0A0E"/>
     <w:rsid w:val="008C0CE2"/>
     <w:rsid w:val="008C15C8"/>
     <w:rsid w:val="008C1D95"/>
     <w:rsid w:val="008C320C"/>
     <w:rsid w:val="008C3D1E"/>
     <w:rsid w:val="008C3F62"/>
     <w:rsid w:val="008C4710"/>
     <w:rsid w:val="008C4B50"/>
     <w:rsid w:val="008C63C3"/>
     <w:rsid w:val="008C6DF3"/>
     <w:rsid w:val="008D2A83"/>
+    <w:rsid w:val="008D3DF1"/>
     <w:rsid w:val="008D4418"/>
     <w:rsid w:val="008D4A4B"/>
     <w:rsid w:val="008D5F06"/>
     <w:rsid w:val="008D69D8"/>
     <w:rsid w:val="008E1C43"/>
     <w:rsid w:val="008E2CDF"/>
     <w:rsid w:val="008E3D91"/>
     <w:rsid w:val="008E40E0"/>
     <w:rsid w:val="008E47AA"/>
     <w:rsid w:val="008E49EF"/>
     <w:rsid w:val="008E4F6F"/>
+    <w:rsid w:val="008E5C48"/>
     <w:rsid w:val="008E665D"/>
     <w:rsid w:val="008E6F13"/>
+    <w:rsid w:val="008E6FA1"/>
     <w:rsid w:val="008E7382"/>
     <w:rsid w:val="008F07F5"/>
     <w:rsid w:val="008F2258"/>
     <w:rsid w:val="008F3900"/>
     <w:rsid w:val="008F4517"/>
     <w:rsid w:val="008F5539"/>
     <w:rsid w:val="008F6682"/>
     <w:rsid w:val="008F7906"/>
     <w:rsid w:val="008F7D14"/>
     <w:rsid w:val="008F7FFE"/>
     <w:rsid w:val="0090026E"/>
     <w:rsid w:val="00900B0C"/>
+    <w:rsid w:val="00903481"/>
     <w:rsid w:val="00903D84"/>
     <w:rsid w:val="00903E89"/>
     <w:rsid w:val="009042F1"/>
+    <w:rsid w:val="00906352"/>
     <w:rsid w:val="00907936"/>
     <w:rsid w:val="00907E02"/>
     <w:rsid w:val="00907E7E"/>
     <w:rsid w:val="00911EE8"/>
     <w:rsid w:val="00912B06"/>
     <w:rsid w:val="00916967"/>
     <w:rsid w:val="009177F2"/>
     <w:rsid w:val="00917A43"/>
     <w:rsid w:val="00920FAB"/>
     <w:rsid w:val="0092222D"/>
     <w:rsid w:val="00925D39"/>
+    <w:rsid w:val="00927173"/>
+    <w:rsid w:val="00930497"/>
     <w:rsid w:val="0093050F"/>
     <w:rsid w:val="00932D2F"/>
     <w:rsid w:val="00932F28"/>
     <w:rsid w:val="00933CC6"/>
     <w:rsid w:val="00940934"/>
     <w:rsid w:val="009416C1"/>
     <w:rsid w:val="00941FB6"/>
     <w:rsid w:val="00942BD2"/>
     <w:rsid w:val="00942E5A"/>
+    <w:rsid w:val="0094396D"/>
     <w:rsid w:val="00945BAC"/>
     <w:rsid w:val="00950569"/>
     <w:rsid w:val="00951F38"/>
     <w:rsid w:val="00952150"/>
     <w:rsid w:val="009521BD"/>
     <w:rsid w:val="00952CA1"/>
     <w:rsid w:val="00952EE2"/>
     <w:rsid w:val="009548F5"/>
     <w:rsid w:val="00954CFC"/>
+    <w:rsid w:val="00955FDE"/>
     <w:rsid w:val="009576DD"/>
     <w:rsid w:val="00957ACB"/>
     <w:rsid w:val="00961999"/>
+    <w:rsid w:val="00962A6D"/>
+    <w:rsid w:val="00963724"/>
     <w:rsid w:val="00963E28"/>
     <w:rsid w:val="00965859"/>
     <w:rsid w:val="009666AC"/>
     <w:rsid w:val="009670DF"/>
     <w:rsid w:val="00967C89"/>
+    <w:rsid w:val="00967D46"/>
     <w:rsid w:val="009705C4"/>
     <w:rsid w:val="00971320"/>
+    <w:rsid w:val="00971A7B"/>
     <w:rsid w:val="00971E25"/>
     <w:rsid w:val="00971E9C"/>
     <w:rsid w:val="00971F5D"/>
     <w:rsid w:val="00972C7E"/>
     <w:rsid w:val="00973DE1"/>
     <w:rsid w:val="00976B37"/>
     <w:rsid w:val="00980072"/>
     <w:rsid w:val="009820CA"/>
     <w:rsid w:val="009824FE"/>
     <w:rsid w:val="009839DA"/>
     <w:rsid w:val="00984048"/>
     <w:rsid w:val="00984952"/>
+    <w:rsid w:val="00984FEF"/>
     <w:rsid w:val="00985856"/>
     <w:rsid w:val="00986C08"/>
     <w:rsid w:val="009900C0"/>
     <w:rsid w:val="00990E4E"/>
     <w:rsid w:val="00993870"/>
+    <w:rsid w:val="0099392A"/>
     <w:rsid w:val="00994B9A"/>
     <w:rsid w:val="00995E72"/>
-    <w:rsid w:val="009A1A19"/>
     <w:rsid w:val="009A1B9F"/>
     <w:rsid w:val="009A29F4"/>
     <w:rsid w:val="009A3096"/>
     <w:rsid w:val="009A3FD1"/>
-    <w:rsid w:val="009A4C16"/>
     <w:rsid w:val="009A4EC4"/>
     <w:rsid w:val="009A5A1E"/>
     <w:rsid w:val="009A5E60"/>
     <w:rsid w:val="009A72DA"/>
     <w:rsid w:val="009A7452"/>
     <w:rsid w:val="009B12B7"/>
     <w:rsid w:val="009B20C4"/>
     <w:rsid w:val="009B247E"/>
     <w:rsid w:val="009B284B"/>
+    <w:rsid w:val="009B2E6B"/>
     <w:rsid w:val="009B4524"/>
     <w:rsid w:val="009B56FE"/>
     <w:rsid w:val="009B6FB0"/>
     <w:rsid w:val="009B779A"/>
     <w:rsid w:val="009B7CA0"/>
     <w:rsid w:val="009C0315"/>
     <w:rsid w:val="009C1677"/>
     <w:rsid w:val="009C1F58"/>
     <w:rsid w:val="009C2DD3"/>
     <w:rsid w:val="009C4A30"/>
+    <w:rsid w:val="009C4E9E"/>
     <w:rsid w:val="009C71CE"/>
-    <w:rsid w:val="009C7C67"/>
+    <w:rsid w:val="009C78B0"/>
     <w:rsid w:val="009C7FB9"/>
-    <w:rsid w:val="009D0246"/>
+    <w:rsid w:val="009D0757"/>
     <w:rsid w:val="009D1098"/>
     <w:rsid w:val="009D18B3"/>
     <w:rsid w:val="009D4004"/>
     <w:rsid w:val="009D4FBD"/>
+    <w:rsid w:val="009D57AD"/>
     <w:rsid w:val="009D642B"/>
     <w:rsid w:val="009D6B98"/>
     <w:rsid w:val="009D71A3"/>
     <w:rsid w:val="009D765F"/>
     <w:rsid w:val="009E4DD2"/>
     <w:rsid w:val="009E6195"/>
     <w:rsid w:val="009E663C"/>
     <w:rsid w:val="009E6800"/>
+    <w:rsid w:val="009E7743"/>
     <w:rsid w:val="009F06A5"/>
     <w:rsid w:val="009F07CA"/>
     <w:rsid w:val="009F1B9E"/>
     <w:rsid w:val="009F2E1E"/>
     <w:rsid w:val="009F449F"/>
     <w:rsid w:val="009F6B72"/>
     <w:rsid w:val="00A0014B"/>
+    <w:rsid w:val="00A029AF"/>
     <w:rsid w:val="00A04BF2"/>
     <w:rsid w:val="00A06E2D"/>
+    <w:rsid w:val="00A072C8"/>
     <w:rsid w:val="00A07409"/>
     <w:rsid w:val="00A07E07"/>
     <w:rsid w:val="00A100BA"/>
     <w:rsid w:val="00A1044C"/>
     <w:rsid w:val="00A11CAC"/>
     <w:rsid w:val="00A11E26"/>
+    <w:rsid w:val="00A120C9"/>
     <w:rsid w:val="00A12190"/>
     <w:rsid w:val="00A1451D"/>
     <w:rsid w:val="00A15E20"/>
     <w:rsid w:val="00A16749"/>
     <w:rsid w:val="00A17372"/>
     <w:rsid w:val="00A17491"/>
     <w:rsid w:val="00A20FE6"/>
     <w:rsid w:val="00A2189A"/>
     <w:rsid w:val="00A2200C"/>
     <w:rsid w:val="00A2324D"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A274FD"/>
     <w:rsid w:val="00A2772B"/>
     <w:rsid w:val="00A2780B"/>
     <w:rsid w:val="00A3046B"/>
     <w:rsid w:val="00A307DA"/>
     <w:rsid w:val="00A30BCD"/>
     <w:rsid w:val="00A33982"/>
     <w:rsid w:val="00A34B04"/>
     <w:rsid w:val="00A34D7A"/>
     <w:rsid w:val="00A3718F"/>
     <w:rsid w:val="00A378D6"/>
     <w:rsid w:val="00A415F0"/>
     <w:rsid w:val="00A42945"/>
     <w:rsid w:val="00A43BE7"/>
     <w:rsid w:val="00A451E8"/>
     <w:rsid w:val="00A452D8"/>
+    <w:rsid w:val="00A4646C"/>
     <w:rsid w:val="00A464FA"/>
     <w:rsid w:val="00A52DB0"/>
     <w:rsid w:val="00A532F7"/>
     <w:rsid w:val="00A5360C"/>
     <w:rsid w:val="00A538BB"/>
+    <w:rsid w:val="00A53BD5"/>
     <w:rsid w:val="00A54EDF"/>
-    <w:rsid w:val="00A55F77"/>
+    <w:rsid w:val="00A56A25"/>
     <w:rsid w:val="00A57D8B"/>
     <w:rsid w:val="00A60DE6"/>
     <w:rsid w:val="00A62244"/>
     <w:rsid w:val="00A63E09"/>
+    <w:rsid w:val="00A64E8F"/>
     <w:rsid w:val="00A65C9F"/>
     <w:rsid w:val="00A660A0"/>
     <w:rsid w:val="00A674D2"/>
     <w:rsid w:val="00A67CB9"/>
     <w:rsid w:val="00A706D9"/>
     <w:rsid w:val="00A719F3"/>
     <w:rsid w:val="00A72053"/>
     <w:rsid w:val="00A72077"/>
     <w:rsid w:val="00A729C2"/>
     <w:rsid w:val="00A7334F"/>
     <w:rsid w:val="00A73559"/>
     <w:rsid w:val="00A74840"/>
+    <w:rsid w:val="00A74931"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A76644"/>
     <w:rsid w:val="00A819FC"/>
     <w:rsid w:val="00A84A79"/>
     <w:rsid w:val="00A8567D"/>
     <w:rsid w:val="00A86AB5"/>
     <w:rsid w:val="00A87451"/>
     <w:rsid w:val="00A879F9"/>
     <w:rsid w:val="00A904D6"/>
     <w:rsid w:val="00A904E5"/>
     <w:rsid w:val="00A91434"/>
     <w:rsid w:val="00A91C6F"/>
     <w:rsid w:val="00A91FC6"/>
     <w:rsid w:val="00A92280"/>
     <w:rsid w:val="00A927FC"/>
     <w:rsid w:val="00A94021"/>
     <w:rsid w:val="00A975EF"/>
     <w:rsid w:val="00A97682"/>
     <w:rsid w:val="00AA413B"/>
     <w:rsid w:val="00AA45E4"/>
     <w:rsid w:val="00AA5268"/>
     <w:rsid w:val="00AA56B6"/>
     <w:rsid w:val="00AA5A52"/>
     <w:rsid w:val="00AA772A"/>
     <w:rsid w:val="00AB06F8"/>
     <w:rsid w:val="00AB0DC2"/>
     <w:rsid w:val="00AB1381"/>
     <w:rsid w:val="00AB1AA8"/>
     <w:rsid w:val="00AB218F"/>
     <w:rsid w:val="00AB2E60"/>
     <w:rsid w:val="00AB38E7"/>
     <w:rsid w:val="00AB4700"/>
     <w:rsid w:val="00AB4B47"/>
     <w:rsid w:val="00AB4FFD"/>
-    <w:rsid w:val="00AB536C"/>
     <w:rsid w:val="00AB6D96"/>
+    <w:rsid w:val="00AC31CD"/>
     <w:rsid w:val="00AC3936"/>
+    <w:rsid w:val="00AC4874"/>
     <w:rsid w:val="00AC4F2E"/>
     <w:rsid w:val="00AC50F3"/>
     <w:rsid w:val="00AC57D0"/>
     <w:rsid w:val="00AC6820"/>
     <w:rsid w:val="00AC6E1C"/>
     <w:rsid w:val="00AD103F"/>
     <w:rsid w:val="00AD235B"/>
     <w:rsid w:val="00AD304D"/>
     <w:rsid w:val="00AD563B"/>
+    <w:rsid w:val="00AD6020"/>
     <w:rsid w:val="00AD6245"/>
     <w:rsid w:val="00AD6B9B"/>
     <w:rsid w:val="00AD7E3A"/>
+    <w:rsid w:val="00AE0C8F"/>
     <w:rsid w:val="00AE3237"/>
     <w:rsid w:val="00AE3439"/>
-    <w:rsid w:val="00AE41C7"/>
     <w:rsid w:val="00AE5431"/>
     <w:rsid w:val="00AE5A4E"/>
     <w:rsid w:val="00AF0CF0"/>
     <w:rsid w:val="00AF20F1"/>
     <w:rsid w:val="00AF25EE"/>
     <w:rsid w:val="00AF2AC0"/>
     <w:rsid w:val="00AF3159"/>
     <w:rsid w:val="00AF5C8C"/>
     <w:rsid w:val="00AF65E1"/>
-    <w:rsid w:val="00AF6A92"/>
     <w:rsid w:val="00AF7A12"/>
     <w:rsid w:val="00B00E6A"/>
     <w:rsid w:val="00B00F56"/>
     <w:rsid w:val="00B01125"/>
     <w:rsid w:val="00B028ED"/>
     <w:rsid w:val="00B034D6"/>
     <w:rsid w:val="00B039BE"/>
     <w:rsid w:val="00B05D0A"/>
     <w:rsid w:val="00B064C2"/>
     <w:rsid w:val="00B067BE"/>
     <w:rsid w:val="00B06D67"/>
     <w:rsid w:val="00B07BDF"/>
     <w:rsid w:val="00B11695"/>
+    <w:rsid w:val="00B13923"/>
+    <w:rsid w:val="00B13FFB"/>
     <w:rsid w:val="00B14459"/>
     <w:rsid w:val="00B148A7"/>
     <w:rsid w:val="00B159C7"/>
+    <w:rsid w:val="00B15BF5"/>
     <w:rsid w:val="00B163D9"/>
     <w:rsid w:val="00B17F28"/>
     <w:rsid w:val="00B20DCB"/>
+    <w:rsid w:val="00B23AE1"/>
     <w:rsid w:val="00B255E1"/>
     <w:rsid w:val="00B25E46"/>
-    <w:rsid w:val="00B26FED"/>
-    <w:rsid w:val="00B27C27"/>
     <w:rsid w:val="00B300DD"/>
     <w:rsid w:val="00B300E6"/>
     <w:rsid w:val="00B326DB"/>
     <w:rsid w:val="00B33C57"/>
+    <w:rsid w:val="00B34503"/>
     <w:rsid w:val="00B34A29"/>
+    <w:rsid w:val="00B34D09"/>
     <w:rsid w:val="00B35CF1"/>
     <w:rsid w:val="00B35E08"/>
     <w:rsid w:val="00B37772"/>
     <w:rsid w:val="00B37ED0"/>
     <w:rsid w:val="00B40240"/>
     <w:rsid w:val="00B4070D"/>
     <w:rsid w:val="00B419AB"/>
     <w:rsid w:val="00B42886"/>
     <w:rsid w:val="00B44263"/>
     <w:rsid w:val="00B4429D"/>
     <w:rsid w:val="00B453B9"/>
     <w:rsid w:val="00B504C8"/>
     <w:rsid w:val="00B505DC"/>
     <w:rsid w:val="00B511DD"/>
     <w:rsid w:val="00B51279"/>
     <w:rsid w:val="00B528B4"/>
     <w:rsid w:val="00B52DAB"/>
+    <w:rsid w:val="00B53958"/>
     <w:rsid w:val="00B5517E"/>
+    <w:rsid w:val="00B555FC"/>
     <w:rsid w:val="00B60735"/>
     <w:rsid w:val="00B6123A"/>
     <w:rsid w:val="00B61AC0"/>
     <w:rsid w:val="00B623EA"/>
-    <w:rsid w:val="00B62459"/>
+    <w:rsid w:val="00B63115"/>
     <w:rsid w:val="00B636D4"/>
+    <w:rsid w:val="00B63A46"/>
     <w:rsid w:val="00B6548B"/>
     <w:rsid w:val="00B67EBD"/>
     <w:rsid w:val="00B7120E"/>
+    <w:rsid w:val="00B713F8"/>
     <w:rsid w:val="00B71758"/>
     <w:rsid w:val="00B71832"/>
     <w:rsid w:val="00B732C4"/>
+    <w:rsid w:val="00B73AB3"/>
     <w:rsid w:val="00B75E38"/>
+    <w:rsid w:val="00B7646B"/>
     <w:rsid w:val="00B76736"/>
+    <w:rsid w:val="00B7754B"/>
     <w:rsid w:val="00B8004F"/>
     <w:rsid w:val="00B803B1"/>
     <w:rsid w:val="00B82E1C"/>
-    <w:rsid w:val="00B8348C"/>
     <w:rsid w:val="00B837C9"/>
     <w:rsid w:val="00B84B34"/>
     <w:rsid w:val="00B85215"/>
     <w:rsid w:val="00B863E9"/>
+    <w:rsid w:val="00B86E36"/>
     <w:rsid w:val="00B92CA4"/>
     <w:rsid w:val="00B93B39"/>
+    <w:rsid w:val="00B93CF1"/>
     <w:rsid w:val="00B93EC8"/>
     <w:rsid w:val="00B95356"/>
     <w:rsid w:val="00B95DBD"/>
     <w:rsid w:val="00BA0434"/>
     <w:rsid w:val="00BA0B48"/>
     <w:rsid w:val="00BA149D"/>
     <w:rsid w:val="00BA19B7"/>
     <w:rsid w:val="00BA1B2D"/>
+    <w:rsid w:val="00BA1BDF"/>
     <w:rsid w:val="00BA1CDA"/>
     <w:rsid w:val="00BA1E4A"/>
     <w:rsid w:val="00BA3141"/>
     <w:rsid w:val="00BA37D9"/>
     <w:rsid w:val="00BA3B92"/>
+    <w:rsid w:val="00BA52E6"/>
     <w:rsid w:val="00BA5C30"/>
     <w:rsid w:val="00BA5CC6"/>
+    <w:rsid w:val="00BA6D7C"/>
     <w:rsid w:val="00BA7DDB"/>
+    <w:rsid w:val="00BB17AE"/>
+    <w:rsid w:val="00BB2531"/>
     <w:rsid w:val="00BB3137"/>
     <w:rsid w:val="00BB329E"/>
+    <w:rsid w:val="00BC1E11"/>
     <w:rsid w:val="00BC3F6F"/>
     <w:rsid w:val="00BC455E"/>
+    <w:rsid w:val="00BC53E1"/>
     <w:rsid w:val="00BC6524"/>
     <w:rsid w:val="00BC723C"/>
     <w:rsid w:val="00BC72B3"/>
     <w:rsid w:val="00BC79D7"/>
     <w:rsid w:val="00BC7CBD"/>
     <w:rsid w:val="00BD14E9"/>
     <w:rsid w:val="00BD2B25"/>
     <w:rsid w:val="00BD479F"/>
     <w:rsid w:val="00BD4A28"/>
     <w:rsid w:val="00BD6B48"/>
     <w:rsid w:val="00BD7805"/>
     <w:rsid w:val="00BE0C9E"/>
     <w:rsid w:val="00BE14BC"/>
     <w:rsid w:val="00BE4EE6"/>
     <w:rsid w:val="00BE6149"/>
     <w:rsid w:val="00BE6BBB"/>
     <w:rsid w:val="00BE763A"/>
     <w:rsid w:val="00BE7B79"/>
     <w:rsid w:val="00BE7CFA"/>
     <w:rsid w:val="00BF06D7"/>
     <w:rsid w:val="00BF30F7"/>
+    <w:rsid w:val="00BF559E"/>
     <w:rsid w:val="00BF5694"/>
     <w:rsid w:val="00BF65A8"/>
     <w:rsid w:val="00C0045E"/>
     <w:rsid w:val="00C00CEF"/>
     <w:rsid w:val="00C01C00"/>
     <w:rsid w:val="00C02149"/>
     <w:rsid w:val="00C02309"/>
     <w:rsid w:val="00C053B7"/>
     <w:rsid w:val="00C056F1"/>
     <w:rsid w:val="00C058E2"/>
     <w:rsid w:val="00C05DE7"/>
     <w:rsid w:val="00C0646F"/>
     <w:rsid w:val="00C100BA"/>
     <w:rsid w:val="00C11557"/>
     <w:rsid w:val="00C130D5"/>
+    <w:rsid w:val="00C168B7"/>
     <w:rsid w:val="00C200F2"/>
     <w:rsid w:val="00C20A10"/>
+    <w:rsid w:val="00C20C5C"/>
     <w:rsid w:val="00C21DD1"/>
     <w:rsid w:val="00C2282F"/>
+    <w:rsid w:val="00C2458B"/>
     <w:rsid w:val="00C25155"/>
     <w:rsid w:val="00C251EF"/>
     <w:rsid w:val="00C27EE7"/>
     <w:rsid w:val="00C30111"/>
     <w:rsid w:val="00C30D6C"/>
     <w:rsid w:val="00C3160A"/>
     <w:rsid w:val="00C31FD2"/>
     <w:rsid w:val="00C3340F"/>
     <w:rsid w:val="00C33883"/>
     <w:rsid w:val="00C3584A"/>
     <w:rsid w:val="00C3638E"/>
     <w:rsid w:val="00C3655B"/>
+    <w:rsid w:val="00C36CC4"/>
     <w:rsid w:val="00C43414"/>
-    <w:rsid w:val="00C435C9"/>
     <w:rsid w:val="00C43D09"/>
     <w:rsid w:val="00C441B3"/>
     <w:rsid w:val="00C45456"/>
     <w:rsid w:val="00C45D33"/>
     <w:rsid w:val="00C46097"/>
     <w:rsid w:val="00C51877"/>
     <w:rsid w:val="00C51D9A"/>
     <w:rsid w:val="00C51DA6"/>
     <w:rsid w:val="00C529A9"/>
     <w:rsid w:val="00C53262"/>
     <w:rsid w:val="00C5348E"/>
     <w:rsid w:val="00C54E19"/>
     <w:rsid w:val="00C557B9"/>
     <w:rsid w:val="00C56433"/>
     <w:rsid w:val="00C61308"/>
     <w:rsid w:val="00C6149C"/>
     <w:rsid w:val="00C61C42"/>
+    <w:rsid w:val="00C6242D"/>
     <w:rsid w:val="00C62F54"/>
     <w:rsid w:val="00C62FA3"/>
     <w:rsid w:val="00C6366C"/>
     <w:rsid w:val="00C66497"/>
+    <w:rsid w:val="00C6699B"/>
     <w:rsid w:val="00C66BA4"/>
     <w:rsid w:val="00C66D1C"/>
     <w:rsid w:val="00C67674"/>
+    <w:rsid w:val="00C7111A"/>
     <w:rsid w:val="00C712FE"/>
     <w:rsid w:val="00C720DF"/>
     <w:rsid w:val="00C72286"/>
     <w:rsid w:val="00C80774"/>
     <w:rsid w:val="00C817E2"/>
     <w:rsid w:val="00C81D70"/>
+    <w:rsid w:val="00C8371F"/>
     <w:rsid w:val="00C8486F"/>
     <w:rsid w:val="00C86DA7"/>
     <w:rsid w:val="00C9004B"/>
     <w:rsid w:val="00C904D7"/>
     <w:rsid w:val="00C90C62"/>
+    <w:rsid w:val="00C90DC2"/>
     <w:rsid w:val="00C92186"/>
     <w:rsid w:val="00C932C7"/>
+    <w:rsid w:val="00C93B1E"/>
     <w:rsid w:val="00C9415D"/>
     <w:rsid w:val="00C941D4"/>
+    <w:rsid w:val="00C95BA3"/>
     <w:rsid w:val="00C96062"/>
     <w:rsid w:val="00C967E2"/>
     <w:rsid w:val="00C975C5"/>
     <w:rsid w:val="00CA14D8"/>
     <w:rsid w:val="00CA22E1"/>
+    <w:rsid w:val="00CA2328"/>
     <w:rsid w:val="00CA3093"/>
+    <w:rsid w:val="00CA4A3A"/>
     <w:rsid w:val="00CA57FA"/>
     <w:rsid w:val="00CA5F28"/>
+    <w:rsid w:val="00CA6A74"/>
+    <w:rsid w:val="00CA79CB"/>
     <w:rsid w:val="00CB32EA"/>
     <w:rsid w:val="00CB4484"/>
     <w:rsid w:val="00CB4636"/>
     <w:rsid w:val="00CB4D87"/>
     <w:rsid w:val="00CB6D14"/>
     <w:rsid w:val="00CC1240"/>
+    <w:rsid w:val="00CC1F64"/>
     <w:rsid w:val="00CC2A5C"/>
     <w:rsid w:val="00CC2CFE"/>
+    <w:rsid w:val="00CC326F"/>
     <w:rsid w:val="00CC3B57"/>
-    <w:rsid w:val="00CC55E0"/>
+    <w:rsid w:val="00CC5482"/>
     <w:rsid w:val="00CC5686"/>
+    <w:rsid w:val="00CC5F49"/>
     <w:rsid w:val="00CC64F8"/>
+    <w:rsid w:val="00CC7016"/>
     <w:rsid w:val="00CD04E4"/>
     <w:rsid w:val="00CD0B55"/>
     <w:rsid w:val="00CD1242"/>
     <w:rsid w:val="00CD3972"/>
     <w:rsid w:val="00CD3C3E"/>
     <w:rsid w:val="00CD4475"/>
     <w:rsid w:val="00CD47B2"/>
     <w:rsid w:val="00CD5382"/>
     <w:rsid w:val="00CD6EC4"/>
     <w:rsid w:val="00CD714A"/>
     <w:rsid w:val="00CD7CAF"/>
     <w:rsid w:val="00CE006B"/>
     <w:rsid w:val="00CE0E0E"/>
     <w:rsid w:val="00CE20BF"/>
     <w:rsid w:val="00CE24E8"/>
     <w:rsid w:val="00CE281B"/>
     <w:rsid w:val="00CE2A2F"/>
     <w:rsid w:val="00CE327D"/>
+    <w:rsid w:val="00CE34E3"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE410A"/>
     <w:rsid w:val="00CE5314"/>
     <w:rsid w:val="00CF03A1"/>
     <w:rsid w:val="00CF0AF4"/>
     <w:rsid w:val="00CF1C2C"/>
     <w:rsid w:val="00CF1C43"/>
+    <w:rsid w:val="00CF1C60"/>
     <w:rsid w:val="00CF4856"/>
     <w:rsid w:val="00CF4B02"/>
     <w:rsid w:val="00CF51F4"/>
     <w:rsid w:val="00CF5712"/>
     <w:rsid w:val="00CF5E67"/>
     <w:rsid w:val="00CF66B3"/>
     <w:rsid w:val="00CF6A24"/>
-    <w:rsid w:val="00CF7138"/>
+    <w:rsid w:val="00CF72D5"/>
+    <w:rsid w:val="00D00487"/>
     <w:rsid w:val="00D00823"/>
+    <w:rsid w:val="00D0126B"/>
     <w:rsid w:val="00D01284"/>
     <w:rsid w:val="00D0172F"/>
     <w:rsid w:val="00D01AD9"/>
     <w:rsid w:val="00D01D3C"/>
     <w:rsid w:val="00D030AC"/>
     <w:rsid w:val="00D03906"/>
     <w:rsid w:val="00D04BAD"/>
     <w:rsid w:val="00D05AF7"/>
     <w:rsid w:val="00D06879"/>
     <w:rsid w:val="00D06B17"/>
     <w:rsid w:val="00D074AD"/>
     <w:rsid w:val="00D07EA1"/>
     <w:rsid w:val="00D100BE"/>
     <w:rsid w:val="00D10864"/>
+    <w:rsid w:val="00D139CE"/>
     <w:rsid w:val="00D150FA"/>
     <w:rsid w:val="00D15A4F"/>
     <w:rsid w:val="00D215C3"/>
+    <w:rsid w:val="00D22FAF"/>
     <w:rsid w:val="00D23300"/>
     <w:rsid w:val="00D246B1"/>
     <w:rsid w:val="00D247CD"/>
     <w:rsid w:val="00D25222"/>
     <w:rsid w:val="00D25453"/>
     <w:rsid w:val="00D25C64"/>
     <w:rsid w:val="00D271E0"/>
     <w:rsid w:val="00D271F7"/>
     <w:rsid w:val="00D278BE"/>
     <w:rsid w:val="00D306A1"/>
     <w:rsid w:val="00D307E0"/>
     <w:rsid w:val="00D3100B"/>
     <w:rsid w:val="00D3157B"/>
     <w:rsid w:val="00D3173F"/>
+    <w:rsid w:val="00D32AC0"/>
     <w:rsid w:val="00D33C58"/>
     <w:rsid w:val="00D348BD"/>
     <w:rsid w:val="00D34E73"/>
     <w:rsid w:val="00D351E6"/>
+    <w:rsid w:val="00D37454"/>
     <w:rsid w:val="00D402DD"/>
     <w:rsid w:val="00D41412"/>
     <w:rsid w:val="00D43064"/>
     <w:rsid w:val="00D43441"/>
     <w:rsid w:val="00D44E9D"/>
     <w:rsid w:val="00D453ED"/>
     <w:rsid w:val="00D46782"/>
     <w:rsid w:val="00D46996"/>
+    <w:rsid w:val="00D46B4F"/>
     <w:rsid w:val="00D529C8"/>
     <w:rsid w:val="00D54DEC"/>
     <w:rsid w:val="00D5593D"/>
-    <w:rsid w:val="00D60446"/>
     <w:rsid w:val="00D60761"/>
     <w:rsid w:val="00D638A1"/>
     <w:rsid w:val="00D64C93"/>
     <w:rsid w:val="00D650AE"/>
     <w:rsid w:val="00D65EC6"/>
     <w:rsid w:val="00D66557"/>
     <w:rsid w:val="00D666E6"/>
     <w:rsid w:val="00D66D06"/>
     <w:rsid w:val="00D708F1"/>
     <w:rsid w:val="00D71FB6"/>
     <w:rsid w:val="00D72C8E"/>
     <w:rsid w:val="00D73B93"/>
     <w:rsid w:val="00D75CFC"/>
     <w:rsid w:val="00D765B5"/>
     <w:rsid w:val="00D77C69"/>
     <w:rsid w:val="00D8014F"/>
     <w:rsid w:val="00D80548"/>
     <w:rsid w:val="00D82263"/>
     <w:rsid w:val="00D82958"/>
     <w:rsid w:val="00D829CE"/>
     <w:rsid w:val="00D84882"/>
     <w:rsid w:val="00D85195"/>
     <w:rsid w:val="00D85267"/>
     <w:rsid w:val="00D8566E"/>
     <w:rsid w:val="00D85848"/>
@@ -19522,359 +20522,491 @@
     <w:rsid w:val="00D91C96"/>
     <w:rsid w:val="00D9387A"/>
     <w:rsid w:val="00D93FEC"/>
     <w:rsid w:val="00D97F3C"/>
     <w:rsid w:val="00DA130C"/>
     <w:rsid w:val="00DA1BB9"/>
     <w:rsid w:val="00DA3634"/>
     <w:rsid w:val="00DA366F"/>
     <w:rsid w:val="00DA41D3"/>
     <w:rsid w:val="00DA4E07"/>
     <w:rsid w:val="00DA5B78"/>
     <w:rsid w:val="00DA5DFA"/>
     <w:rsid w:val="00DA60CD"/>
     <w:rsid w:val="00DA67D0"/>
     <w:rsid w:val="00DB006B"/>
     <w:rsid w:val="00DB19B5"/>
     <w:rsid w:val="00DB3E5F"/>
     <w:rsid w:val="00DB42D6"/>
     <w:rsid w:val="00DB499D"/>
     <w:rsid w:val="00DB6312"/>
     <w:rsid w:val="00DB66B3"/>
     <w:rsid w:val="00DC1033"/>
     <w:rsid w:val="00DC45D3"/>
     <w:rsid w:val="00DC46DB"/>
     <w:rsid w:val="00DC55A6"/>
+    <w:rsid w:val="00DC6DBC"/>
     <w:rsid w:val="00DC7104"/>
     <w:rsid w:val="00DC73A8"/>
     <w:rsid w:val="00DC7BAD"/>
     <w:rsid w:val="00DD09F3"/>
+    <w:rsid w:val="00DD1178"/>
     <w:rsid w:val="00DD11DC"/>
     <w:rsid w:val="00DD1748"/>
     <w:rsid w:val="00DD175A"/>
     <w:rsid w:val="00DD17F8"/>
     <w:rsid w:val="00DD1AC7"/>
     <w:rsid w:val="00DD1C67"/>
+    <w:rsid w:val="00DD2468"/>
     <w:rsid w:val="00DD263B"/>
     <w:rsid w:val="00DD2D29"/>
     <w:rsid w:val="00DD3613"/>
     <w:rsid w:val="00DD39CE"/>
     <w:rsid w:val="00DD4834"/>
     <w:rsid w:val="00DD615E"/>
+    <w:rsid w:val="00DD7483"/>
     <w:rsid w:val="00DE3BEA"/>
+    <w:rsid w:val="00DE3E32"/>
     <w:rsid w:val="00DE3F2B"/>
     <w:rsid w:val="00DE43FF"/>
     <w:rsid w:val="00DE4A48"/>
     <w:rsid w:val="00DE6272"/>
     <w:rsid w:val="00DE6A63"/>
+    <w:rsid w:val="00DE7366"/>
     <w:rsid w:val="00DF01C9"/>
     <w:rsid w:val="00DF0390"/>
+    <w:rsid w:val="00DF14D1"/>
     <w:rsid w:val="00DF417B"/>
     <w:rsid w:val="00DF4942"/>
     <w:rsid w:val="00DF5A69"/>
+    <w:rsid w:val="00DF603F"/>
     <w:rsid w:val="00DF7DA1"/>
     <w:rsid w:val="00E0208E"/>
+    <w:rsid w:val="00E03C72"/>
     <w:rsid w:val="00E041E0"/>
-    <w:rsid w:val="00E07B7B"/>
+    <w:rsid w:val="00E04A7D"/>
+    <w:rsid w:val="00E06B21"/>
+    <w:rsid w:val="00E10124"/>
     <w:rsid w:val="00E1271C"/>
     <w:rsid w:val="00E13C9C"/>
     <w:rsid w:val="00E1447F"/>
     <w:rsid w:val="00E16D81"/>
+    <w:rsid w:val="00E17127"/>
     <w:rsid w:val="00E173FB"/>
     <w:rsid w:val="00E1743D"/>
     <w:rsid w:val="00E17BA0"/>
     <w:rsid w:val="00E265FE"/>
     <w:rsid w:val="00E30CCD"/>
     <w:rsid w:val="00E31E7F"/>
     <w:rsid w:val="00E33A28"/>
     <w:rsid w:val="00E34B5D"/>
     <w:rsid w:val="00E34C64"/>
     <w:rsid w:val="00E353A6"/>
     <w:rsid w:val="00E36219"/>
+    <w:rsid w:val="00E36A4A"/>
     <w:rsid w:val="00E400C8"/>
+    <w:rsid w:val="00E40736"/>
     <w:rsid w:val="00E42DA6"/>
     <w:rsid w:val="00E42FAD"/>
     <w:rsid w:val="00E43822"/>
     <w:rsid w:val="00E44217"/>
     <w:rsid w:val="00E465E5"/>
-    <w:rsid w:val="00E47F7A"/>
     <w:rsid w:val="00E508A0"/>
     <w:rsid w:val="00E52359"/>
     <w:rsid w:val="00E52F54"/>
     <w:rsid w:val="00E53F54"/>
     <w:rsid w:val="00E548C8"/>
+    <w:rsid w:val="00E5579D"/>
     <w:rsid w:val="00E56A78"/>
     <w:rsid w:val="00E60127"/>
     <w:rsid w:val="00E6091F"/>
     <w:rsid w:val="00E60E8A"/>
     <w:rsid w:val="00E6112B"/>
     <w:rsid w:val="00E61536"/>
     <w:rsid w:val="00E61599"/>
     <w:rsid w:val="00E631DF"/>
-    <w:rsid w:val="00E632B0"/>
     <w:rsid w:val="00E63DAA"/>
+    <w:rsid w:val="00E64798"/>
     <w:rsid w:val="00E64BAA"/>
     <w:rsid w:val="00E6577E"/>
     <w:rsid w:val="00E67CFC"/>
     <w:rsid w:val="00E712F4"/>
     <w:rsid w:val="00E72FDC"/>
     <w:rsid w:val="00E74057"/>
+    <w:rsid w:val="00E7405B"/>
     <w:rsid w:val="00E766EE"/>
     <w:rsid w:val="00E76CAB"/>
     <w:rsid w:val="00E778FF"/>
     <w:rsid w:val="00E77E34"/>
-    <w:rsid w:val="00E83200"/>
+    <w:rsid w:val="00E84CD6"/>
     <w:rsid w:val="00E84E0D"/>
     <w:rsid w:val="00E856A5"/>
+    <w:rsid w:val="00E9042D"/>
     <w:rsid w:val="00E90587"/>
+    <w:rsid w:val="00E90654"/>
     <w:rsid w:val="00E910CF"/>
     <w:rsid w:val="00E91644"/>
     <w:rsid w:val="00E92033"/>
     <w:rsid w:val="00E9315F"/>
     <w:rsid w:val="00E96037"/>
     <w:rsid w:val="00E96506"/>
+    <w:rsid w:val="00E96779"/>
     <w:rsid w:val="00E96A28"/>
     <w:rsid w:val="00E96A7D"/>
     <w:rsid w:val="00E96E4B"/>
     <w:rsid w:val="00E97168"/>
     <w:rsid w:val="00EA146F"/>
     <w:rsid w:val="00EA1512"/>
     <w:rsid w:val="00EA3DB3"/>
+    <w:rsid w:val="00EA461E"/>
     <w:rsid w:val="00EA4B76"/>
+    <w:rsid w:val="00EA523F"/>
     <w:rsid w:val="00EA6651"/>
     <w:rsid w:val="00EA7613"/>
     <w:rsid w:val="00EB07C6"/>
     <w:rsid w:val="00EB0A08"/>
     <w:rsid w:val="00EB13F3"/>
+    <w:rsid w:val="00EB21DA"/>
     <w:rsid w:val="00EB2840"/>
     <w:rsid w:val="00EB4242"/>
     <w:rsid w:val="00EB4FF6"/>
     <w:rsid w:val="00EB6519"/>
     <w:rsid w:val="00EB7687"/>
+    <w:rsid w:val="00EB76C6"/>
     <w:rsid w:val="00EC1E58"/>
+    <w:rsid w:val="00EC1FFE"/>
     <w:rsid w:val="00EC22A5"/>
+    <w:rsid w:val="00EC54E7"/>
+    <w:rsid w:val="00EC55A0"/>
+    <w:rsid w:val="00EC7CE9"/>
     <w:rsid w:val="00EC7D2A"/>
     <w:rsid w:val="00ED0C37"/>
     <w:rsid w:val="00ED0CF2"/>
     <w:rsid w:val="00ED409F"/>
+    <w:rsid w:val="00ED6E82"/>
     <w:rsid w:val="00ED75C7"/>
     <w:rsid w:val="00EE0523"/>
     <w:rsid w:val="00EE05AB"/>
     <w:rsid w:val="00EE2B51"/>
     <w:rsid w:val="00EE32A8"/>
     <w:rsid w:val="00EE4157"/>
     <w:rsid w:val="00EE4601"/>
     <w:rsid w:val="00EE6FCA"/>
+    <w:rsid w:val="00EF1392"/>
+    <w:rsid w:val="00EF1F39"/>
     <w:rsid w:val="00EF2362"/>
+    <w:rsid w:val="00EF23E8"/>
     <w:rsid w:val="00EF31C8"/>
     <w:rsid w:val="00EF3685"/>
     <w:rsid w:val="00EF39BF"/>
     <w:rsid w:val="00EF41CF"/>
+    <w:rsid w:val="00F0004A"/>
     <w:rsid w:val="00F00B33"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01C8E"/>
     <w:rsid w:val="00F0249F"/>
     <w:rsid w:val="00F02C58"/>
     <w:rsid w:val="00F02DDD"/>
     <w:rsid w:val="00F0476F"/>
     <w:rsid w:val="00F04F42"/>
     <w:rsid w:val="00F06495"/>
     <w:rsid w:val="00F06EC2"/>
+    <w:rsid w:val="00F10B70"/>
     <w:rsid w:val="00F10CF1"/>
     <w:rsid w:val="00F115D7"/>
     <w:rsid w:val="00F130AC"/>
+    <w:rsid w:val="00F13540"/>
     <w:rsid w:val="00F13E2F"/>
-    <w:rsid w:val="00F143A6"/>
     <w:rsid w:val="00F14BD3"/>
     <w:rsid w:val="00F15614"/>
     <w:rsid w:val="00F17D2F"/>
     <w:rsid w:val="00F2120A"/>
     <w:rsid w:val="00F23396"/>
+    <w:rsid w:val="00F23AE0"/>
     <w:rsid w:val="00F26CDD"/>
+    <w:rsid w:val="00F30259"/>
     <w:rsid w:val="00F30737"/>
     <w:rsid w:val="00F308D4"/>
     <w:rsid w:val="00F31D4C"/>
     <w:rsid w:val="00F32F0B"/>
     <w:rsid w:val="00F3478E"/>
     <w:rsid w:val="00F3631A"/>
     <w:rsid w:val="00F4018E"/>
     <w:rsid w:val="00F40C9E"/>
     <w:rsid w:val="00F42460"/>
     <w:rsid w:val="00F456F2"/>
     <w:rsid w:val="00F5078B"/>
     <w:rsid w:val="00F52767"/>
     <w:rsid w:val="00F530CC"/>
     <w:rsid w:val="00F54EE5"/>
     <w:rsid w:val="00F5726C"/>
     <w:rsid w:val="00F6045C"/>
     <w:rsid w:val="00F6270E"/>
     <w:rsid w:val="00F652ED"/>
     <w:rsid w:val="00F65659"/>
     <w:rsid w:val="00F65990"/>
     <w:rsid w:val="00F65C1B"/>
     <w:rsid w:val="00F71832"/>
     <w:rsid w:val="00F72661"/>
     <w:rsid w:val="00F73A1C"/>
     <w:rsid w:val="00F74A0A"/>
     <w:rsid w:val="00F75C39"/>
-    <w:rsid w:val="00F75EE3"/>
     <w:rsid w:val="00F7660D"/>
     <w:rsid w:val="00F76934"/>
     <w:rsid w:val="00F77A5A"/>
     <w:rsid w:val="00F81B19"/>
     <w:rsid w:val="00F82B1D"/>
     <w:rsid w:val="00F8491A"/>
     <w:rsid w:val="00F84DD7"/>
     <w:rsid w:val="00F855FC"/>
     <w:rsid w:val="00F85B46"/>
     <w:rsid w:val="00F861C9"/>
     <w:rsid w:val="00F913F6"/>
     <w:rsid w:val="00F9320D"/>
     <w:rsid w:val="00F95D40"/>
+    <w:rsid w:val="00F95F84"/>
     <w:rsid w:val="00F96CD3"/>
     <w:rsid w:val="00F96E17"/>
+    <w:rsid w:val="00FA14BF"/>
     <w:rsid w:val="00FA1635"/>
     <w:rsid w:val="00FA2D3D"/>
     <w:rsid w:val="00FA2E64"/>
     <w:rsid w:val="00FA2F8D"/>
+    <w:rsid w:val="00FA33D6"/>
     <w:rsid w:val="00FA520D"/>
     <w:rsid w:val="00FA5D75"/>
     <w:rsid w:val="00FA7C1A"/>
+    <w:rsid w:val="00FB0894"/>
     <w:rsid w:val="00FB4137"/>
-    <w:rsid w:val="00FB45B3"/>
     <w:rsid w:val="00FB4B62"/>
     <w:rsid w:val="00FB68B2"/>
     <w:rsid w:val="00FB7064"/>
     <w:rsid w:val="00FC214A"/>
+    <w:rsid w:val="00FC45B7"/>
     <w:rsid w:val="00FC51D7"/>
+    <w:rsid w:val="00FC5347"/>
     <w:rsid w:val="00FC5E70"/>
     <w:rsid w:val="00FC6890"/>
     <w:rsid w:val="00FC6EBE"/>
     <w:rsid w:val="00FC7CE4"/>
     <w:rsid w:val="00FD0013"/>
     <w:rsid w:val="00FD09A0"/>
     <w:rsid w:val="00FD0D37"/>
     <w:rsid w:val="00FD317B"/>
+    <w:rsid w:val="00FD3387"/>
     <w:rsid w:val="00FD35C4"/>
     <w:rsid w:val="00FD4EFD"/>
     <w:rsid w:val="00FD5107"/>
     <w:rsid w:val="00FD74FB"/>
+    <w:rsid w:val="00FE2714"/>
     <w:rsid w:val="00FE4E4B"/>
     <w:rsid w:val="00FE5CFF"/>
     <w:rsid w:val="00FE635C"/>
     <w:rsid w:val="00FE6C14"/>
     <w:rsid w:val="00FE75E5"/>
     <w:rsid w:val="00FE76CC"/>
     <w:rsid w:val="00FE77F3"/>
     <w:rsid w:val="00FF1934"/>
     <w:rsid w:val="00FF1AA9"/>
+    <w:rsid w:val="00FF249D"/>
+    <w:rsid w:val="00FF25A5"/>
     <w:rsid w:val="00FF4FEC"/>
     <w:rsid w:val="00FF562F"/>
     <w:rsid w:val="00FF5CAE"/>
+    <w:rsid w:val="00FF66B4"/>
     <w:rsid w:val="00FF6B02"/>
     <w:rsid w:val="00FF75D9"/>
     <w:rsid w:val="00FF77C5"/>
     <w:rsid w:val="01B24695"/>
+    <w:rsid w:val="02C3D6EF"/>
+    <w:rsid w:val="03B5FC86"/>
+    <w:rsid w:val="043C8A34"/>
     <w:rsid w:val="048AF2A1"/>
+    <w:rsid w:val="05863DAC"/>
+    <w:rsid w:val="058E11DD"/>
+    <w:rsid w:val="05FD76B2"/>
+    <w:rsid w:val="0641C25E"/>
+    <w:rsid w:val="06BC637A"/>
+    <w:rsid w:val="0853E06B"/>
     <w:rsid w:val="089B98D8"/>
+    <w:rsid w:val="08DA909F"/>
+    <w:rsid w:val="09419FB3"/>
+    <w:rsid w:val="0A190489"/>
     <w:rsid w:val="0A94C3E9"/>
+    <w:rsid w:val="0AA2606D"/>
     <w:rsid w:val="0C9ACADE"/>
+    <w:rsid w:val="0D6E0C05"/>
     <w:rsid w:val="0E167242"/>
+    <w:rsid w:val="0E84047B"/>
+    <w:rsid w:val="0FE2DDFA"/>
+    <w:rsid w:val="10FAEDA7"/>
+    <w:rsid w:val="111D105A"/>
+    <w:rsid w:val="11AF29B5"/>
     <w:rsid w:val="12CACC0E"/>
     <w:rsid w:val="137A77D4"/>
     <w:rsid w:val="14DEB7A2"/>
     <w:rsid w:val="150ED074"/>
+    <w:rsid w:val="15D5B3E9"/>
+    <w:rsid w:val="16406330"/>
+    <w:rsid w:val="17C32791"/>
     <w:rsid w:val="18465C74"/>
+    <w:rsid w:val="19751953"/>
     <w:rsid w:val="19AFA850"/>
+    <w:rsid w:val="1A3C9887"/>
+    <w:rsid w:val="1D6F3324"/>
+    <w:rsid w:val="1DD698C0"/>
+    <w:rsid w:val="1DEAE860"/>
     <w:rsid w:val="1EAD54AA"/>
     <w:rsid w:val="1EDA434B"/>
     <w:rsid w:val="20138559"/>
     <w:rsid w:val="20B29D49"/>
+    <w:rsid w:val="20D4FB9E"/>
+    <w:rsid w:val="21DF9015"/>
+    <w:rsid w:val="2216D724"/>
     <w:rsid w:val="224601D0"/>
     <w:rsid w:val="234E5C9E"/>
+    <w:rsid w:val="237BD030"/>
+    <w:rsid w:val="24B7118D"/>
     <w:rsid w:val="2524C951"/>
+    <w:rsid w:val="25D398D3"/>
     <w:rsid w:val="263B9287"/>
+    <w:rsid w:val="27EFE8CD"/>
+    <w:rsid w:val="28469B55"/>
     <w:rsid w:val="29053303"/>
+    <w:rsid w:val="29AEFF05"/>
+    <w:rsid w:val="2A6437BA"/>
+    <w:rsid w:val="2B6B067B"/>
     <w:rsid w:val="2E8432B3"/>
     <w:rsid w:val="3057548E"/>
     <w:rsid w:val="31436F31"/>
+    <w:rsid w:val="342F44C4"/>
+    <w:rsid w:val="34E8B8F0"/>
     <w:rsid w:val="3681FB0E"/>
+    <w:rsid w:val="36D53349"/>
     <w:rsid w:val="37A2D320"/>
     <w:rsid w:val="396F97BB"/>
+    <w:rsid w:val="39D1E0E4"/>
+    <w:rsid w:val="3A08A167"/>
     <w:rsid w:val="3AC35EE2"/>
+    <w:rsid w:val="3B4FA01D"/>
+    <w:rsid w:val="3CC77B25"/>
     <w:rsid w:val="3E88C62A"/>
+    <w:rsid w:val="3EC16C1C"/>
+    <w:rsid w:val="3ED99529"/>
     <w:rsid w:val="3F5B5DBC"/>
     <w:rsid w:val="40A37677"/>
+    <w:rsid w:val="4222566D"/>
     <w:rsid w:val="42DF037C"/>
+    <w:rsid w:val="43648A8E"/>
     <w:rsid w:val="464EC7B1"/>
+    <w:rsid w:val="46CCD268"/>
+    <w:rsid w:val="470182F8"/>
+    <w:rsid w:val="470C0F07"/>
+    <w:rsid w:val="487739B8"/>
+    <w:rsid w:val="4ABB0971"/>
+    <w:rsid w:val="4B155899"/>
+    <w:rsid w:val="4B2CAA54"/>
     <w:rsid w:val="4BEF4DBD"/>
+    <w:rsid w:val="4C5C0D7F"/>
     <w:rsid w:val="4CA883FA"/>
+    <w:rsid w:val="4F2AD127"/>
+    <w:rsid w:val="4F4B39F2"/>
+    <w:rsid w:val="501AF347"/>
     <w:rsid w:val="50289411"/>
     <w:rsid w:val="509F1DC4"/>
     <w:rsid w:val="50F781B5"/>
+    <w:rsid w:val="5134CD48"/>
     <w:rsid w:val="51675DD9"/>
     <w:rsid w:val="5214AC6C"/>
     <w:rsid w:val="5283319D"/>
+    <w:rsid w:val="52D5FE86"/>
+    <w:rsid w:val="52E2B385"/>
+    <w:rsid w:val="533CAFB9"/>
+    <w:rsid w:val="5485E31B"/>
     <w:rsid w:val="573D6D8D"/>
     <w:rsid w:val="57884458"/>
+    <w:rsid w:val="58076B8A"/>
+    <w:rsid w:val="589C2F73"/>
     <w:rsid w:val="5E15688E"/>
+    <w:rsid w:val="5F773AFF"/>
+    <w:rsid w:val="62734017"/>
+    <w:rsid w:val="628BA5C8"/>
     <w:rsid w:val="64219494"/>
     <w:rsid w:val="6529BB88"/>
+    <w:rsid w:val="67E99CFD"/>
     <w:rsid w:val="68578199"/>
+    <w:rsid w:val="685A6EA7"/>
+    <w:rsid w:val="68BA2E26"/>
     <w:rsid w:val="6B267EB0"/>
+    <w:rsid w:val="6BEF241F"/>
+    <w:rsid w:val="6C1115F3"/>
     <w:rsid w:val="6E4EFC91"/>
+    <w:rsid w:val="6E7EEBBA"/>
+    <w:rsid w:val="6F308145"/>
     <w:rsid w:val="6F4478EA"/>
+    <w:rsid w:val="70688D8E"/>
+    <w:rsid w:val="71580D1E"/>
     <w:rsid w:val="72489AFD"/>
+    <w:rsid w:val="756A4A20"/>
+    <w:rsid w:val="759864FB"/>
+    <w:rsid w:val="767246E0"/>
+    <w:rsid w:val="76BDA8F7"/>
+    <w:rsid w:val="774E7763"/>
+    <w:rsid w:val="77E6B174"/>
     <w:rsid w:val="788D4C24"/>
     <w:rsid w:val="7B798BC4"/>
+    <w:rsid w:val="7B911EFB"/>
+    <w:rsid w:val="7C7F6B81"/>
+    <w:rsid w:val="7C9D857D"/>
+    <w:rsid w:val="7D68707C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42DF037C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{626D2D45-D175-42E7-8A89-DFDB16A0DFDA}"/>
+  <w15:docId w15:val="{1196BBBC-BE24-4CFE-B2F1-AB8786E6F0ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20691,64 +21823,90 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="719550886">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="780955238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="886989518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1175341232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1618560911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1779985445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -20805,52 +21963,56 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2135712137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/onderzoek/research-services/onderzoekskwaliteit-en-integriteit/ethische-toetsing/informed-consent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@eur.nl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/data/privacy-security" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management/rdm-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/media/2023-05-14-03-23informedconsent-forminterviews-dodive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.go-fair.org/fair-principles/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/grants-projects/research-ethics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/nl/eur-employee/organisatie/professional-services/finance/fiscaliteit/betalingen-aan-natuurlijke-personen?check_logged_in=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/anonymising-your-research-data" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autoriteitpersoonsgegevens.nl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/onderzoek/research-services/onderzoekskwaliteit-en-integriteit/ethische-toetsing/informed-consent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autoriteitpersoonsgegevens.nl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management/rdm-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/data/privacy-security" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@eur.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/media/2023-05-14-03-23informedconsent-forminterviews-dodive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/grants-projects/research-ethics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.go-fair.org/fair-principles/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/nl/eur-employee/organisatie/professional-services/finance/fiscaliteit/betalingen-aan-natuurlijke-personen?check_logged_in=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/anonymising-your-research-data" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.eur.nl/en/rsp-employee/services/informing-participants-use-informed-consent-templates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eur.nl/en/research/research-services/research-data-management" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -21091,71 +22253,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" xmlns:ns3="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a9e1b99159a05a87fcaedf5a142166e0" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CF4BFED62A8978428048AF6F6013A00A" ma:contentTypeVersion="8" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="da2e2459dcc28cf871947ec78a625e8f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" xmlns:ns3="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3069270304163973a010d8d27e25930e" ns2:_="" ns3:_="">
     <xsd:import namespace="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee"/>
     <xsd:import namespace="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -21300,345 +22452,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66FC5D9D-07EE-4F3A-A666-6FD30F0B5CC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{500A94D3-DE52-4B30-B558-14C75DAF38E6}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC0FB6B-85EF-4244-89EB-4473300B6113}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62ddaffe-96a3-4dbe-b1d5-1c5a224e7aee"/>
     <ds:schemaRef ds:uri="f0fc2a45-df6d-4694-8197-0cbeb9cadd5b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C739BD27-F673-4C46-A381-313F13E00FC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592A8F63-3A1D-4769-8164-D8550EC0A525}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>26033</Characters>
+  <Pages>11</Pages>
+  <Words>4832</Words>
+  <Characters>26578</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>61</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>221</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30539</CharactersWithSpaces>
+  <CharactersWithSpaces>31348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...218 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bo Schijven</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CF4BFED62A8978428048AF6F6013A00A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">