--- v0 (2026-07-20)
+++ v1 (2026-10-02)
@@ -3,90 +3,93 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://liveeur-my.sharepoint.com/personal/94581epy_eur_nl/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7A7E5A8A-7B77-4A99-807E-FA740C0FB59A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{18C71E24-4B1A-4448-8A20-8B1095DEF83A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{267D9067-FB93-41FD-AF0C-55169AD07564}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{267D9067-FB93-41FD-AF0C-55169AD07564}"/>
   </bookViews>
   <sheets>
     <sheet name="Course Offer | 2026-2027 " sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Course Offer | 2026-2027 '!$U$2:$AA$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Course Offer | 2026-2027 '!$U$2:$AA$65</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="155">
+  <si>
+    <t>Course Offer | Fall 2026-2027</t>
+  </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>BA or MA</t>
   </si>
   <si>
     <t>Course code</t>
   </si>
   <si>
     <t>Course name</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Arts &amp; Culture</t>
   </si>
   <si>
@@ -128,74 +131,86 @@
   <si>
     <t xml:space="preserve">Academic Skills </t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>CH2201</t>
   </si>
   <si>
     <t xml:space="preserve">International Economic Relations </t>
   </si>
   <si>
     <t>Having a History background is recommended</t>
   </si>
   <si>
     <t>CH2207</t>
   </si>
   <si>
     <t>Social and Cultural History</t>
   </si>
   <si>
     <t>Media &amp; Communication</t>
   </si>
   <si>
+    <t>CM0004</t>
+  </si>
+  <si>
+    <t>Media Industries: From Production to Audiences</t>
+  </si>
+  <si>
     <t>CM2001</t>
   </si>
   <si>
     <t>International and Global Communication</t>
   </si>
   <si>
     <t>CM2021</t>
   </si>
   <si>
     <t>New Media and Interaction</t>
   </si>
   <si>
     <t>CM2030</t>
   </si>
   <si>
     <t xml:space="preserve">Media and Politics </t>
   </si>
   <si>
     <t>CM2033</t>
   </si>
   <si>
     <t xml:space="preserve">The Business of Media </t>
   </si>
   <si>
+    <t>CM2034</t>
+  </si>
+  <si>
+    <t>ICTs and their Impact in the Global South</t>
+  </si>
+  <si>
     <t>CM2040</t>
   </si>
   <si>
     <t>Media Campaigns</t>
   </si>
   <si>
     <t>CM2052</t>
   </si>
   <si>
     <t>Transmedia Entertainment &amp; Marketing</t>
   </si>
   <si>
     <t>CM2075</t>
   </si>
   <si>
     <t>Fundamentals and Practices of International Journalism</t>
   </si>
   <si>
     <t>CM2076</t>
   </si>
   <si>
     <t>Diversity in Popular Culture and Advertising</t>
   </si>
   <si>
     <t>CM2078</t>
@@ -218,116 +233,128 @@
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>CM4101</t>
   </si>
   <si>
     <t>Media and Business Transformations</t>
   </si>
   <si>
     <t>Only available to Master students</t>
   </si>
   <si>
     <t>CM4202</t>
   </si>
   <si>
     <t>Media and Socio-Cultural Change</t>
   </si>
   <si>
     <t>CM4305</t>
   </si>
   <si>
     <t>Globalization and Media Industries</t>
   </si>
   <si>
+    <t>CM4607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digitalization Theories, Practices and Controversies </t>
+  </si>
+  <si>
+    <t>CM5001</t>
+  </si>
+  <si>
+    <t>Methods of Media Research I</t>
+  </si>
+  <si>
+    <t>CC1003</t>
+  </si>
+  <si>
+    <t>Sociology of Arts and Culture</t>
+  </si>
+  <si>
+    <t>CC1016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Introduction to Social Science Methods </t>
+  </si>
+  <si>
+    <t>CC1017</t>
+  </si>
+  <si>
+    <t>Marketing Arts and Culture</t>
+  </si>
+  <si>
+    <t>CC2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Introduction to Statistical Analysis </t>
+  </si>
+  <si>
+    <t>CC2039</t>
+  </si>
+  <si>
+    <t>Theories of the Avant-Gardes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC2044 </t>
+  </si>
+  <si>
+    <t>History of the Art Market</t>
+  </si>
+  <si>
+    <t>CC2050</t>
+  </si>
+  <si>
+    <t>Consumption and Identity</t>
+  </si>
+  <si>
+    <t>CC2053</t>
+  </si>
+  <si>
+    <t>Globalisation, Culture and Place</t>
+  </si>
+  <si>
+    <t>CC3203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economic Geography of Creativity and Urban Development </t>
+  </si>
+  <si>
+    <t>CC3124</t>
+  </si>
+  <si>
+    <t>Audience Studies</t>
+  </si>
+  <si>
     <t>CH2202</t>
   </si>
   <si>
     <t>International Business and Nation States</t>
   </si>
   <si>
-    <t>CC1003</t>
-[...58 lines deleted...]
-  <si>
     <t>CH2208</t>
   </si>
   <si>
     <t>Historical Representation and Imagination</t>
   </si>
   <si>
     <t>CH2211</t>
   </si>
   <si>
     <t xml:space="preserve">Urban History: Rotterdam in Global Perspective </t>
   </si>
   <si>
     <t>CH2221</t>
   </si>
   <si>
     <t>World Politics after Empire</t>
   </si>
   <si>
     <t>CH2222</t>
   </si>
   <si>
     <t>Epidemic Diseases</t>
   </si>
   <si>
     <t>CM1012</t>
@@ -338,225 +365,192 @@
   <si>
     <t>CM1013</t>
   </si>
   <si>
     <t>Key Concepts in Social Sciences</t>
   </si>
   <si>
     <t>CM2011</t>
   </si>
   <si>
     <t>Digital Content</t>
   </si>
   <si>
     <t>CM2032</t>
   </si>
   <si>
     <t xml:space="preserve">Current Perspectives on Popular Culture </t>
   </si>
   <si>
     <t>CM2041</t>
   </si>
   <si>
     <t>Corporate Communication</t>
   </si>
   <si>
+    <t>CM2042</t>
+  </si>
+  <si>
+    <t>Communication and International Relations</t>
+  </si>
+  <si>
     <t>CM2043</t>
   </si>
   <si>
     <t xml:space="preserve">International Journalism </t>
   </si>
   <si>
     <t>CM2046</t>
   </si>
   <si>
     <t>Media Audiences and Effects</t>
   </si>
   <si>
+    <t>CM2048</t>
+  </si>
+  <si>
+    <t>Representing War: film, photography and documentary</t>
+  </si>
+  <si>
     <t>CM2049</t>
   </si>
   <si>
     <t>Global Advertising</t>
   </si>
   <si>
     <t>CM2050</t>
   </si>
   <si>
     <t xml:space="preserve">Media Industries: Trends and Strategies  </t>
   </si>
   <si>
     <t>CM2052B</t>
   </si>
   <si>
+    <t>CM2062</t>
+  </si>
+  <si>
+    <t>Consumer Behavior &amp; Marketing Action</t>
+  </si>
+  <si>
+    <t>CM2079</t>
+  </si>
+  <si>
+    <t>Innovation and Entrepreneurship in Media and Creative Industries</t>
+  </si>
+  <si>
     <t>CM2085</t>
   </si>
   <si>
     <t>Creativity and Innovation in Contemporary Business</t>
   </si>
   <si>
     <t>CM2088</t>
   </si>
   <si>
     <t>Digital Media and Health</t>
   </si>
   <si>
+    <t>Media &amp; CommunicationBA</t>
+  </si>
+  <si>
+    <t>CM2099</t>
+  </si>
+  <si>
+    <t>Media repertoires and their social ramifications</t>
+  </si>
+  <si>
     <t>CM2274</t>
   </si>
   <si>
     <t>Social Media Marketing</t>
   </si>
   <si>
-    <t>CM2062</t>
-[...5 lines deleted...]
-    <t>CM2099</t>
+    <t>Media &amp; CommunicationMA</t>
+  </si>
+  <si>
+    <t>CM4161</t>
+  </si>
+  <si>
+    <t>Engaging Consumers: Strategic Practices and Frameworks</t>
+  </si>
+  <si>
+    <t>CM4210</t>
+  </si>
+  <si>
+    <t>Digital Media and Cultural Identities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Media &amp; Communication </t>
+  </si>
+  <si>
+    <t>CM5002</t>
+  </si>
+  <si>
+    <t>Methods of Media Research II</t>
   </si>
   <si>
     <t>ESHCC</t>
   </si>
   <si>
     <t>BA &amp; MA</t>
   </si>
   <si>
     <t>FC0030</t>
   </si>
   <si>
     <t>Feeling Orange - Perspectives on Dutch Culture</t>
   </si>
   <si>
-    <t>CM4302</t>
-[...8 lines deleted...]
-    <t>Digital Media and Cultural Identities</t>
+    <t>(Mandatory) All students will be registered for this course in Term 2</t>
   </si>
   <si>
     <t>International Economic Relations</t>
   </si>
   <si>
     <t>CH2203</t>
   </si>
   <si>
     <t>Emerging Economies and Global Labour</t>
   </si>
   <si>
     <t>CH2205</t>
   </si>
   <si>
     <t>Migration, citizenship and identity in a Globalizaling World</t>
   </si>
   <si>
     <t>CH2204</t>
   </si>
   <si>
     <t>Capitalism and inequality</t>
   </si>
   <si>
     <t>CH2206</t>
   </si>
   <si>
     <t>Religion, culture and global encounters</t>
-  </si>
-[...70 lines deleted...]
-    <t>Course Offer | Fall 2026-2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -1155,1474 +1149,1454 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7606079F-169F-472C-8B56-FF19164BFCDE}">
   <dimension ref="U1:AE88"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="U3" sqref="U3"/>
+      <selection activeCell="U1" sqref="U1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="20" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="61.5703125" customWidth="1"/>
     <col min="26" max="26" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="61.7109375" style="3" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="29" max="31" width="0" hidden="1" customWidth="1"/>
     <col min="32" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="21:27" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="U1" s="36" t="s">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="V1" s="36"/>
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
       <c r="Z1" s="36"/>
       <c r="AA1" s="36"/>
     </row>
     <row r="2" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U2" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V2" s="1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W2" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X2" s="1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Z2" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AA2" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U3" s="11">
         <v>1</v>
       </c>
       <c r="V3" s="12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W3" s="12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X3" s="12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Y3" s="12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Z3" s="13">
         <v>10</v>
       </c>
       <c r="AA3" s="14"/>
     </row>
     <row r="4" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U4" s="15">
         <v>1</v>
       </c>
       <c r="V4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="Y4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Z4" s="3">
         <v>5</v>
       </c>
       <c r="AA4" s="16"/>
     </row>
     <row r="5" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U5" s="15">
         <v>1</v>
       </c>
       <c r="V5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Y5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Z5" s="3">
         <v>5</v>
       </c>
       <c r="AA5" s="16"/>
     </row>
     <row r="6" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U6" s="15">
         <v>1</v>
       </c>
       <c r="V6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Y6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z6" s="3">
         <v>5</v>
       </c>
       <c r="AA6" s="16"/>
     </row>
     <row r="7" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U7" s="15">
         <v>1</v>
       </c>
       <c r="V7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z7" s="3">
         <v>5</v>
       </c>
       <c r="AA7" s="16"/>
     </row>
     <row r="8" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U8" s="15">
         <v>1</v>
       </c>
       <c r="V8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Y8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Z8" s="3">
         <v>5</v>
       </c>
       <c r="AA8" s="16"/>
     </row>
     <row r="9" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U9" s="15">
         <v>1</v>
       </c>
       <c r="V9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Z9" s="3">
         <v>7.5</v>
       </c>
       <c r="AA9" s="17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U10" s="15">
         <v>1</v>
       </c>
       <c r="V10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Y10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Z10" s="3">
         <v>7.5</v>
       </c>
       <c r="AA10" s="17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U11" s="15">
         <v>1</v>
       </c>
       <c r="V11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X11" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="Y11" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="Z11" s="3">
         <v>5</v>
       </c>
       <c r="AA11" s="17"/>
     </row>
     <row r="12" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U12" s="15">
         <v>1</v>
       </c>
       <c r="V12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="Y12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="Z12">
         <v>5</v>
       </c>
       <c r="AA12" s="16"/>
     </row>
     <row r="13" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U13" s="18">
         <v>1</v>
       </c>
       <c r="V13" s="19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W13" s="19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X13" s="19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="Y13" s="19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="Z13">
         <v>5</v>
       </c>
       <c r="AA13" s="16"/>
     </row>
     <row r="14" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U14" s="15">
         <v>1</v>
       </c>
       <c r="V14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Y14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Z14">
         <v>5</v>
       </c>
       <c r="AA14" s="16"/>
     </row>
     <row r="15" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U15" s="15">
         <v>1</v>
       </c>
       <c r="V15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Y15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Z15">
         <v>5</v>
       </c>
       <c r="AA15" s="16"/>
     </row>
     <row r="16" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U16" s="15">
         <v>1</v>
       </c>
       <c r="V16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X16" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="Y16" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="Z16">
         <v>5</v>
       </c>
       <c r="AA16" s="16"/>
     </row>
     <row r="17" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U17" s="15">
         <v>1</v>
       </c>
       <c r="V17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y17" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="Z17">
         <v>5</v>
       </c>
       <c r="AA17" s="16"/>
     </row>
     <row r="18" spans="21:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="U18" s="15">
         <v>1</v>
       </c>
       <c r="V18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="Y18" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z18">
         <v>5</v>
       </c>
       <c r="AA18" s="16"/>
     </row>
     <row r="19" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U19" s="15">
         <v>1</v>
       </c>
       <c r="V19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Y19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="Z19">
         <v>5</v>
       </c>
       <c r="AA19" s="16"/>
     </row>
     <row r="20" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U20" s="15">
         <v>1</v>
       </c>
       <c r="V20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X20" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="Y20" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="Z20">
         <v>5</v>
       </c>
       <c r="AA20" s="16"/>
     </row>
     <row r="21" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U21" s="15">
         <v>1</v>
       </c>
       <c r="V21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="Y21" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="Z21">
         <v>5</v>
       </c>
       <c r="AA21" s="16"/>
     </row>
     <row r="22" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U22" s="15">
         <v>1</v>
       </c>
       <c r="V22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X22" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="Y22" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="Z22">
         <v>5</v>
       </c>
       <c r="AA22" s="16"/>
     </row>
     <row r="23" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U23" s="15">
         <v>1</v>
       </c>
       <c r="V23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X23" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="Y23" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="Z23">
         <v>5</v>
       </c>
       <c r="AA23" s="16"/>
     </row>
     <row r="24" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U24" s="15">
         <v>1</v>
       </c>
       <c r="V24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W24" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X24" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="Y24" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="Z24" s="3">
         <v>5</v>
       </c>
       <c r="AA24" s="17" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U25" s="18">
         <v>1</v>
       </c>
       <c r="V25" s="19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W25" s="19" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X25" s="19" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="Y25" s="19" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="Z25" s="20">
         <v>5</v>
       </c>
       <c r="AA25" s="21" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="26" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U26" s="15">
         <v>1</v>
       </c>
       <c r="V26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W26" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X26" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="Y26" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="Z26" s="3">
         <v>5</v>
       </c>
       <c r="AA26" s="17" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U27" s="15">
         <v>1</v>
       </c>
       <c r="V27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W27" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X27" t="s">
-        <v>140</v>
+        <v>63</v>
       </c>
       <c r="Y27" s="19" t="s">
-        <v>141</v>
+        <v>64</v>
       </c>
       <c r="Z27" s="3">
         <v>5</v>
       </c>
       <c r="AA27" s="17" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U28" s="22">
         <v>1</v>
       </c>
       <c r="V28" s="23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W28" s="23" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X28" s="23" t="s">
-        <v>142</v>
+        <v>65</v>
       </c>
       <c r="Y28" s="24" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="Z28" s="25">
         <v>5</v>
       </c>
       <c r="AA28" s="26" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="Y29" s="10"/>
       <c r="Z29" s="9"/>
     </row>
     <row r="30" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U30" s="11">
         <v>2</v>
       </c>
       <c r="V30" s="12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W30" s="12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X30" s="12" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="Y30" s="12" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="Z30" s="13">
         <v>10</v>
       </c>
       <c r="AA30" s="27"/>
     </row>
     <row r="31" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U31" s="15">
         <v>2</v>
       </c>
       <c r="V31" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X31" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="Y31" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="Z31" s="3">
         <v>5</v>
       </c>
       <c r="AA31" s="17"/>
     </row>
     <row r="32" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U32" s="15">
         <v>2</v>
       </c>
       <c r="V32" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X32" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="Y32" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="Z32" s="3">
         <v>5</v>
       </c>
       <c r="AA32" s="17"/>
     </row>
     <row r="33" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U33" s="18">
         <v>2</v>
       </c>
       <c r="V33" s="19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W33" s="19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X33" s="19" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="Y33" s="19" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="Z33" s="20">
         <v>5</v>
       </c>
       <c r="AA33" s="16"/>
     </row>
     <row r="34" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U34" s="15">
         <v>2</v>
       </c>
       <c r="V34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X34" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="Y34" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="Z34" s="3">
         <v>5</v>
       </c>
       <c r="AA34" s="16"/>
     </row>
     <row r="35" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U35" s="15">
         <v>2</v>
       </c>
       <c r="V35" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X35" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="Y35" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="Z35" s="3">
         <v>5</v>
       </c>
       <c r="AA35" s="16"/>
     </row>
     <row r="36" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U36" s="15">
         <v>2</v>
       </c>
       <c r="V36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X36" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="Y36" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="Z36" s="3">
         <v>5</v>
       </c>
       <c r="AA36" s="16"/>
     </row>
     <row r="37" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U37" s="15">
         <v>2</v>
       </c>
       <c r="V37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X37" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="Y37" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="Z37" s="3">
         <v>5</v>
       </c>
       <c r="AA37" s="16"/>
     </row>
     <row r="38" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U38" s="15">
         <v>2</v>
       </c>
       <c r="V38" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X38" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="Y38" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="Z38" s="3">
         <v>5</v>
       </c>
       <c r="AA38" s="16"/>
     </row>
     <row r="39" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U39" s="15">
         <v>2</v>
       </c>
       <c r="V39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X39" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="Y39" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="Z39" s="3">
         <v>5</v>
       </c>
       <c r="AA39" s="16"/>
     </row>
     <row r="40" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U40" s="15">
         <v>2</v>
       </c>
       <c r="V40" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X40" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="Y40" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="Z40" s="3">
         <v>7.5</v>
       </c>
       <c r="AA40" s="17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="21:27" ht="15.75" x14ac:dyDescent="0.25">
       <c r="U41" s="15">
         <v>2</v>
       </c>
       <c r="V41" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X41" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="Y41" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="Z41" s="3">
         <v>7.5</v>
       </c>
       <c r="AA41" s="28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U42" s="15">
         <v>2</v>
       </c>
       <c r="V42" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X42" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="Y42" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="Z42" s="3">
         <v>7.5</v>
       </c>
       <c r="AA42" s="29"/>
     </row>
     <row r="43" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U43" s="15">
         <v>2</v>
       </c>
       <c r="V43" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X43" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="Y43" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="Z43" s="3">
         <v>7.5</v>
       </c>
       <c r="AA43" s="29"/>
     </row>
     <row r="44" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U44" s="15">
         <v>2</v>
       </c>
       <c r="V44" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W44" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X44" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="Y44" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="Z44" s="3">
         <v>7.5</v>
       </c>
       <c r="AA44" s="29"/>
     </row>
     <row r="45" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U45" s="15">
         <v>2</v>
       </c>
       <c r="V45" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X45" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="Y45" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="Z45">
         <v>5</v>
       </c>
       <c r="AA45" s="16"/>
     </row>
     <row r="46" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U46" s="15">
         <v>2</v>
       </c>
       <c r="V46" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W46" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X46" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="Y46" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="Z46">
         <v>5</v>
       </c>
       <c r="AA46" s="16"/>
     </row>
     <row r="47" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U47" s="15">
         <v>2</v>
       </c>
       <c r="V47" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W47" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X47" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="Y47" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="Z47">
         <v>5</v>
       </c>
       <c r="AA47" s="16"/>
     </row>
     <row r="48" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U48" s="15">
         <v>2</v>
       </c>
       <c r="V48" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W48" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X48" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="Y48" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="Z48">
         <v>5</v>
       </c>
       <c r="AA48" s="16"/>
     </row>
     <row r="49" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U49" s="15">
         <v>2</v>
       </c>
       <c r="V49" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X49" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="Y49" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="Z49">
         <v>5</v>
       </c>
       <c r="AA49" s="16"/>
     </row>
     <row r="50" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U50" s="15">
         <v>2</v>
       </c>
       <c r="V50" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X50" t="s">
-        <v>148</v>
+        <v>107</v>
       </c>
       <c r="Y50" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="Z50">
         <v>5</v>
       </c>
       <c r="AA50" s="16"/>
     </row>
     <row r="51" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U51" s="15">
         <v>2</v>
       </c>
       <c r="V51" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W51" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X51" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="Y51" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="Z51">
         <v>5</v>
       </c>
       <c r="AA51" s="16"/>
     </row>
     <row r="52" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U52" s="15">
         <v>2</v>
       </c>
       <c r="V52" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X52" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="Y52" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="Z52">
         <v>5</v>
       </c>
       <c r="AA52" s="16"/>
     </row>
     <row r="53" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U53" s="15">
         <v>2</v>
       </c>
       <c r="V53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X53" t="s">
-        <v>150</v>
+        <v>113</v>
       </c>
       <c r="Y53" t="s">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="Z53">
         <v>5</v>
       </c>
       <c r="AA53" s="16"/>
     </row>
     <row r="54" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U54" s="15">
         <v>2</v>
       </c>
       <c r="V54" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W54" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X54" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="Y54" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="Z54">
         <v>5</v>
       </c>
       <c r="AA54" s="16"/>
     </row>
     <row r="55" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U55" s="15">
         <v>2</v>
       </c>
       <c r="V55" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X55" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="Y55" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="Z55">
         <v>5</v>
       </c>
       <c r="AA55" s="16"/>
     </row>
     <row r="56" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U56" s="15">
         <v>2</v>
       </c>
       <c r="V56" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X56" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="Y56" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z56">
         <v>5</v>
       </c>
       <c r="AA56" s="16"/>
     </row>
     <row r="57" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U57" s="15">
         <v>2</v>
       </c>
       <c r="V57" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W57" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X57" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="Y57" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="Z57">
         <v>5</v>
       </c>
       <c r="AA57" s="16"/>
     </row>
     <row r="58" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U58" s="15">
         <v>2</v>
       </c>
       <c r="V58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W58" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X58" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="Y58" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="Z58">
         <v>5</v>
       </c>
       <c r="AA58" s="16"/>
     </row>
     <row r="59" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U59" s="15">
         <v>2</v>
       </c>
       <c r="V59" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X59" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="Y59" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="Z59">
         <v>5</v>
       </c>
       <c r="AA59" s="16"/>
     </row>
     <row r="60" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U60" s="15">
         <v>2</v>
       </c>
       <c r="V60" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W60" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X60" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="Y60" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="Z60">
         <v>5</v>
       </c>
       <c r="AA60" s="16"/>
     </row>
     <row r="61" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U61" s="15">
         <v>2</v>
       </c>
       <c r="V61" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="W61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X61" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="Y61" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="Z61">
         <v>5</v>
       </c>
       <c r="AA61" s="16"/>
     </row>
     <row r="62" spans="21:27" x14ac:dyDescent="0.25">
       <c r="U62" s="15">
         <v>2</v>
       </c>
       <c r="V62" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X62" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="Y62" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="Z62">
         <v>5</v>
       </c>
       <c r="AA62" s="16"/>
     </row>
     <row r="63" spans="21:27" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="U63" s="30">
         <v>2</v>
       </c>
       <c r="V63" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="X63" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="X63" s="5" t="s">
+      <c r="Y63" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="Y63" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z63" s="7">
         <v>5</v>
       </c>
       <c r="AA63" s="31" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64" spans="21:27" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="U64" s="30">
         <v>2</v>
       </c>
       <c r="V64" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W64" s="5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X64" s="5" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="Y64" s="5" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="Z64" s="7">
         <v>5</v>
       </c>
       <c r="AA64" s="31" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="65" spans="21:27" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="U65" s="30">
         <v>2</v>
       </c>
       <c r="V65" s="5" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="W65" s="5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="X65" s="5" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="Y65" s="5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="Z65" s="7">
+        <v>140</v>
+      </c>
+      <c r="Z65" s="5">
         <v>5</v>
       </c>
       <c r="AA65" s="31" t="s">
-        <v>53</v>
-[...46 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="66" spans="21:27" x14ac:dyDescent="0.25">
+      <c r="U66" s="32">
+        <v>2</v>
+      </c>
+      <c r="V66" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="W66" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="X66" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y66" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z66" s="34">
+        <v>5</v>
+      </c>
+      <c r="AA66" s="35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="67" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AA67" s="9"/>
     </row>
     <row r="68" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA68" s="9"/>
     </row>
     <row r="69" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA69" s="9"/>
     </row>
     <row r="70" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA70" s="9"/>
     </row>
     <row r="71" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA71" s="9"/>
     </row>
     <row r="72" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA72" s="9"/>
     </row>
     <row r="73" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA73" s="9"/>
     </row>
     <row r="74" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA74" s="9"/>
     </row>
     <row r="75" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA75" s="9"/>
     </row>
@@ -2640,192 +2614,181 @@
     </row>
     <row r="80" spans="21:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA80" s="9"/>
     </row>
     <row r="81" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA81" s="9"/>
     </row>
     <row r="82" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA82" s="9"/>
     </row>
     <row r="83" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA83" s="9"/>
     </row>
     <row r="84" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA84" s="9"/>
     </row>
     <row r="85" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA85" s="9"/>
     </row>
     <row r="86" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA86" s="9"/>
     </row>
     <row r="87" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AA87" s="9"/>
     </row>
-    <row r="88" spans="27:27" s="8" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
+    <row r="88" spans="27:27" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <autoFilter ref="U2:AA66" xr:uid="{7606079F-169F-472C-8B56-FF19164BFCDE}">
+  <autoFilter ref="U2:AA65" xr:uid="{7606079F-169F-472C-8B56-FF19164BFCDE}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="U3:AA55">
       <sortCondition ref="V2:V55"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="U3:AA67">
-    <sortCondition ref="U2:U68"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="U3:AA66">
+    <sortCondition ref="U2:U67"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="U1:AA1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="X25 X35:X36 X27:X33">
     <cfRule type="duplicateValues" dxfId="4" priority="13"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="X34">
     <cfRule type="duplicateValues" dxfId="3" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="X40">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="X42">
     <cfRule type="duplicateValues" dxfId="1" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="X55 X43:X53 X37:X39 X10:X11 X41 X57:X58">
     <cfRule type="duplicateValues" dxfId="0" priority="12"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAFF4088-9E47-49FA-8D11-3A4A8B927683}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="54" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="B1" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="B5" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="B6" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="B7" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="B8" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047FA9D4ABFA8704E91BE2A94276798B9" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="613fa83cef082f81b967323b561df7d8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ea4c8347-4b20-4b2c-ad9c-88c1c3e3f498" xmlns:ns3="f83fa952-482c-45aa-987f-33b0d7fd363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b9b534d11e822064ed7c50952ff90ab2" ns2:_="" ns3:_="">
     <xsd:import namespace="ea4c8347-4b20-4b2c-ad9c-88c1c3e3f498"/>
     <xsd:import namespace="f83fa952-482c-45aa-987f-33b0d7fd363c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3016,84 +2979,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ea4c8347-4b20-4b2c-ad9c-88c1c3e3f498">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f83fa952-482c-45aa-987f-33b0d7fd363c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14B7D4ED-D338-4C41-B6F6-84BD2B391526}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33373DC9-63CF-4A96-90DC-983352FA5B4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ea4c8347-4b20-4b2c-ad9c-88c1c3e3f498"/>
     <ds:schemaRef ds:uri="f83fa952-482c-45aa-987f-33b0d7fd363c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14B7D4ED-D338-4C41-B6F6-84BD2B391526}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B81D251-BBD8-4B5E-8CEC-5EEFEDD6F0AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ea4c8347-4b20-4b2c-ad9c-88c1c3e3f498"/>
     <ds:schemaRef ds:uri="f83fa952-482c-45aa-987f-33b0d7fd363c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>