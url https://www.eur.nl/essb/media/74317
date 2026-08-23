--- v0 (2026-02-05)
+++ v1 (2026-08-23)
@@ -1,1134 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008D2790" w:rsidRDefault="008D2790" w:rsidP="008D2790">
+    <w:p w14:paraId="06FE6511" w14:textId="77777777" w:rsidR="008D2790" w:rsidRDefault="008D2790" w:rsidP="008D2790">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods and Techniques and SPSS. The following subjects must have featured on the curriculum: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="008D2790">
+    <w:p w14:paraId="6877FA04" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="008D2790">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="008D2790">
+    <w:p w14:paraId="5DBF582C" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="008D2790">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3694"/>
         <w:gridCol w:w="2828"/>
         <w:gridCol w:w="2828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="2834C371" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="10A67F55" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="5E6F9035" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Worked with</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00641C18" w:rsidRDefault="00641C18" w:rsidP="006044CB">
+          <w:p w14:paraId="78FC2129" w14:textId="77777777" w:rsidR="00641C18" w:rsidRDefault="00641C18" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(check)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="7B910EE9" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of credits received</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00641C18" w:rsidRDefault="00641C18" w:rsidP="006044CB">
+          <w:p w14:paraId="06F60BF1" w14:textId="77777777" w:rsidR="00641C18" w:rsidRDefault="00641C18" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(indicate number of credits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="05F79F6D" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="0B3A83F2" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Descriptive statistics</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="5EE48FBD" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016B21AD" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="0D93F867" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="07ABC735" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>heory of probability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="6405FA7A" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5466FA0F" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="3FF57130" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="00AD50ED" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Normal distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="14064ED8" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510B7788" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="689E3F9F" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="46041940" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Principles of hypothesis testing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="26498BC9" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E846832" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="315C2C6F" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="19FBA18A" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Effect size</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="6570D863" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352A4314" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="580938BC" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="382173D1" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Z test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="7664FC6D" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B34EA32" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="1CDA888E" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="74D26374" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="463E4D34" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F24ABAA" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="207DEBCD" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="06B5635D" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>One</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-way ANOVA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="77B1ADF7" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766BCBFF" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="2E8F18FC" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="006044CB">
+          <w:p w14:paraId="19CBDC2F" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00AC38FC" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wo-way ANOVA</w:t>
             </w:r>
             <w:r w:rsidR="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC38FC" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+          <w:p w14:paraId="3CCAC034" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493C6F85" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="006044CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w14:paraId="2FDE2CA8" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00D47534">
+          <w:p w14:paraId="42BE42F4" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00D47534">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>epeated measurements ANOVA</w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="00AC38FC">
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="00AC38FC">
+          <w:p w14:paraId="181B6874" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="00AC38FC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E82ED80" w14:textId="77777777" w:rsidR="00AC38FC" w:rsidRPr="00AC38FC" w:rsidRDefault="00AC38FC" w:rsidP="00AC38FC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w14:paraId="01F4F098" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="7963E4E5" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">orrelation </w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
-[...13 lines deleted...]
-          <w:p w:rsidR="00FA6A9E" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="08512A6B" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD4FCDA" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w14:paraId="1E480792" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="2CBEAFF1" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00553257" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(M</w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ultiple)</w:t>
             </w:r>
             <w:r w:rsidR="00FA6A9E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> regression analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
-[...13 lines deleted...]
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="2A707749" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379D07FB" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidTr="00AC38FC">
+      <w:tr w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w14:paraId="102CA0E8" w14:textId="77777777" w:rsidTr="00AC38FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="4C572848" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC38FC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chi-square</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
-[...13 lines deleted...]
-          <w:p w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+          <w:p w14:paraId="46B12D7E" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162B24BA" w14:textId="77777777" w:rsidR="00FA6A9E" w:rsidRPr="00AC38FC" w:rsidRDefault="00FA6A9E" w:rsidP="00FA6A9E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0049309C" w:rsidRDefault="0049309C" w:rsidP="008D2790">
+    <w:p w14:paraId="1B2593A3" w14:textId="77777777" w:rsidR="0049309C" w:rsidRDefault="0049309C" w:rsidP="008D2790">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2790" w:rsidRDefault="008D2790" w:rsidP="008D2790">
+    <w:p w14:paraId="0B9DA644" w14:textId="77777777" w:rsidR="008D2790" w:rsidRDefault="008D2790" w:rsidP="008D2790">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2790" w:rsidRDefault="008D2790" w:rsidP="008D2790">
+    <w:p w14:paraId="3A002E35" w14:textId="76BF87A3" w:rsidR="008D2790" w:rsidRPr="0073247D" w:rsidRDefault="0073247D" w:rsidP="008D2790">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0073247D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073247D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate the total number of ECTS obtained for all courses that covered the specific topic. For example: if two courses covered “correlation” and each course was worth 5 ECTS, you fill in 10 ECTS.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0003626C" w:rsidRDefault="0003626C"/>
+    <w:p w14:paraId="33F9873D" w14:textId="77777777" w:rsidR="0003626C" w:rsidRDefault="0003626C"/>
     <w:sectPr w:rsidR="0003626C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5E32FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D16817B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1311,131 +1334,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="605960660">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="597257415">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="85"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D2790"/>
     <w:rsid w:val="0003626C"/>
     <w:rsid w:val="00247812"/>
     <w:rsid w:val="003455AD"/>
     <w:rsid w:val="0049309C"/>
     <w:rsid w:val="00553257"/>
     <w:rsid w:val="00641C18"/>
+    <w:rsid w:val="0073247D"/>
+    <w:rsid w:val="00783FEF"/>
     <w:rsid w:val="008D2790"/>
     <w:rsid w:val="00AC38FC"/>
     <w:rsid w:val="00D47534"/>
     <w:rsid w:val="00FA6A9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="007C57B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D2580909-6705-4D72-B005-FB4DA134DBF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1763,68 +1790,72 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D2790"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -1840,51 +1871,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AC38FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1157569854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2128,72 +2159,101 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>72</Words>
-  <Characters>412</Characters>
+  <Words>102</Words>
+  <Characters>585</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>3</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EUR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>483</CharactersWithSpaces>
+  <CharactersWithSpaces>686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>K. Dijkstra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_SetDate">
+    <vt:lpwstr>2026-08-12T08:22:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_SiteId">
+    <vt:lpwstr>715902d6-f63e-4b8d-929b-4bb170bad492</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_ActionId">
+    <vt:lpwstr>19974b1e-07ae-4df0-9225-464dc6ecbafe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8772ba27-cab8-4042-a351-a31f6e4eacdc_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>